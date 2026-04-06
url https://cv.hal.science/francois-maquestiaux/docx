--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,4027 +75,4027 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When boosting preparation sets older adults free from central bottlenecking: Evidence for dual-task automaticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (8), pp.2465-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-025-03133-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions de l’intelligence, motivation et réussite scolaire : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (N° 196)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Age-Related Interference in Cognitive-Motor Dual-Task Performance: A Novel Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2025.2528580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncorking the central bottleneck: Even novel tasks can be performed automatically.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeven Chaloyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.74-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reversible share of cognitive deficits in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing primary school learning through growth mindset and memory strategy interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220671.2024.2431695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nés pour bouger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerveau&amp;Psycho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smartphone use as an efficient tool to improve anomia in primary progressive aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Enriquez-Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Villalpando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.362-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2023.2181824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming age differences in memory retrieval by reducing stereotype threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (3), pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-023-01488-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage sans erreur : un principe efficace d’intervention dans la maladie d’Alzheimer et dans l’aphasie primaire progressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.506-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual illusions influence proceduralized sports performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Arexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-022-02145-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbinghaus visual illusion: no robust influence on novice golf-putting performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Arexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Ladoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (3), pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01298-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbinghaus visual illusion: no robust influence on novice golf-putting performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Arexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Ladoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (3), pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01298-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the over-reliance on central attention (ORCA) hypothesis: Do older adults have difficulty automatizing especially easy tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (9), pp.1722-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideomotor compatibility enables automatic response selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Arexis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.742-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-020-01735-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the limits of statistical learning: Intertrial contextual cueing is confined to temporally close contingencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (6), pp.1420-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-018-1519-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Availability of attention affects time-to-contact estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia R. Delucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (7), pp.1971--1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5273-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intact Procedural Knowledge in Patients with Alzheimer's Disease: Evidence from Golf Putting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gemonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.268-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2017.1341376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-task automatization: The key role of sensory–motor modality compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ibrahime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (3), pp.752-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-017-1469-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative attentional changes with age in doing two tasks at once</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-015-0881-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A demonstration of dual-task performance without interference in some older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Silverman Butts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.181-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0021497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to bypass the central bottleneck: declining automaticity with advancing age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laguë-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.177-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0017122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of three months of aerobic training on response preparation in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Joncas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2010.00148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high level of physical fitness is associated with more efficient response preparation in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65B (3), pp.317-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbq004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bypassing the central bottleneck after single-task practice in the psychological refractory period paradigm: evidence for task automatization and greedy resource recruitment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laguë-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (7), pp.1262-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/MC.36.7.1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Success and failure at dual-task coordination by younger and older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.215-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0882-7974.22.2.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can practice overcome age-related differences in the psychological refractory period effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.649-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0882-7974.19.4.649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser les apprentissages : effets croisés des stratégies d’encodage profond et d’une conception malléable des capacités sur les croyances et les performances des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apprendre à Apprendre : Motivation et Mémoire au Service de la Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : sciences cognitives et apprentissages scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355380v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à Apprendre : Motivation et Mémoire au Service de la Réussite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimiser les apprentissages : effets croisés des stratégies d’encodage profond et d’une conception malléable des capacités sur les croyances et les performances des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : sciences cognitives et apprentissages scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355404v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing learning cross effects of deep encoding strategies and a malleable conception of intelligence on students' beliefs and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives dans la classe : Apprendre aux élèves à apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Journée Régionale des Sciences Cognitives de l’Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving children's learning abilities in primary school through interventions targeting learning strategies and intelligence beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Dec 2023, Lille (journée d’étude en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l’attention disponible : effets sur la capture attentionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Arexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630594v1</w:t>
-              </w:r>
-[...3329 lines deleted...]
-                <w:t xml:space="preserve">hal-00580449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4113,51 +4113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. 2024, 9782807358997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4175,51 +4175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck supérieur, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4269,90 +4269,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Children's Learning Abilities Through Interventions Targeting Learning Strategies and Intelligence Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHONOMIC SOCIETY 63rd ANNUAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston, United States. , 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,90 +4377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions métacognitives à l’école primaire : vers un soutien de l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISQUES ET RESSOURCES A TOUS LES AGES DE LA VIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Arexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruthruff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lyphout-Spitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03133-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Chaloyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Enriquez-Rosas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Villalpando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brodeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2023.2181824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02145-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Ladoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01298-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01735-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2017.1341376" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-018-1519-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1469-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0881-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hartley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Silverman Butts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbq004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Lagu&#235;-Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Kergoat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2010.00148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1262" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.22.2.215" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.19.4.649" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruthruff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lyphout-Spitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03133-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Chaloyard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Enriquez-Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Villalpando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brodeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2023.2181824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Arexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02145-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Ladoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01298-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01735-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-018-1519-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2017.1341376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1469-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0881-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hartley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Silverman Butts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Lagu&#235;-Beauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Kergoat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2010.00148" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbq004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1262" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.22.2.215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.19.4.649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>