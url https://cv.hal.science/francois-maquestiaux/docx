--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -75,4027 +75,4027 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimiser les apprentissages : effets croisés des stratégies d’encodage profond et d’une conception malléable des capacités sur les croyances et les performances des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à Apprendre : Motivation et Mémoire au Service de la Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : sciences cognitives et apprentissages scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Mar 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing learning cross effects of deep encoding strategies and a malleable conception of intelligence on students' beliefs and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences cognitives dans la classe : Apprendre aux élèves à apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Journée Régionale des Sciences Cognitives de l’Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving children's learning abilities in primary school through interventions targeting learning strategies and intelligence beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2023, Lille (journée d’étude en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation de l’attention disponible : effets sur la capture attentionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Arexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When boosting preparation sets older adults free from central bottlenecking: Evidence for dual-task automaticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87 (8), pp.2465-2487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-025-03133-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de l’intelligence, motivation et réussite scolaire : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (N° 196)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Age-Related Interference in Cognitive-Motor Dual-Task Performance: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073X.2025.2528580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncorking the central bottleneck: Even novel tasks can be performed automatically.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruthruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeven Chaloyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (1), pp.74-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xhp0001169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reversible share of cognitive deficits in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2024.1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing primary school learning through growth mindset and memory strategy interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118 (1), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220671.2024.2431695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nés pour bouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerveau&amp;Psycho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone use as an efficient tool to improve anomia in primary progressive aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Enriquez-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Villalpando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.362-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09602011.2023.2181824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming age differences in memory retrieval by reducing stereotype threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (3), pp.622-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13421-023-01488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage sans erreur : un principe efficace d’intervention dans la maladie d’Alzheimer et dans l’aphasie primaire progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (4), pp.506-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2022.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual illusions influence proceduralized sports performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Arexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (1), pp.174-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-022-02145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebbinghaus visual illusion: no robust influence on novice golf-putting performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Arexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Ladoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (3), pp.1156-1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-020-01298-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576085v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebbinghaus visual illusion: no robust influence on novice golf-putting performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Arexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Ladoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (3), pp.1156-1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-020-01298-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630560v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the over-reliance on central attention (ORCA) hypothesis: Do older adults have difficulty automatizing especially easy tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruthruff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (9), pp.1722-1740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xge0001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideomotor compatibility enables automatic response selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lyphout-Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruthruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Arexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (4), pp.742-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-020-01735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the limits of statistical learning: Intertrial contextual cueing is confined to temporally close contingencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (6), pp.1420-1435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-018-1519-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of attention affects time-to-contact estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia R. Delucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236 (7), pp.1971--1984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-018-5273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Procedural Knowledge in Patients with Alzheimer's Disease: Evidence from Golf Putting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gemonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (3), pp.268-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2017.1341376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-task automatization: The key role of sensory–motor modality compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruthruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ibrahime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (3), pp.752-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-017-1469-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative attentional changes with age in doing two tasks at once</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.54-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-015-0881-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demonstration of dual-task performance without interference in some older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan A Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Silverman Butts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (1), pp.181-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0021497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to bypass the central bottleneck: declining automaticity with advancing age.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A high level of physical fitness is associated with more efficient response preparation in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0017122⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65B (3), pp.317-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbq004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580063v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of three months of aerobic training on response preparation in older adults.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning to bypass the central bottleneck: declining automaticity with advancing age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laguë-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ruthruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2010.00148⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.177-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0017122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580062v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high level of physical fitness is associated with more efficient response preparation in older adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The effect of three months of aerobic training on response preparation in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Joncas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbq004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2010.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580065v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing the central bottleneck after single-task practice in the psychological refractory period paradigm: evidence for task automatization and greedy resource recruitment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Laguë-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruthruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (7), pp.1262-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/MC.36.7.1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success and failure at dual-task coordination by younger and older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan A Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (2), pp.215-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0882-7974.22.2.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can practice overcome age-related differences in the psychological refractory period effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan A Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bertsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.649-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0882-7974.19.4.649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580449v1</w:t>
-              </w:r>
-[...665 lines deleted...]
-                <w:t xml:space="preserve">hal-03630594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4113,51 +4113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. 2024, 9782807358997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4175,51 +4175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck supérieur, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4269,90 +4269,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Children's Learning Abilities Through Interventions Targeting Learning Strategies and Intelligence Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHONOMIC SOCIETY 63rd ANNUAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston, United States. , 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,90 +4377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions métacognitives à l’école primaire : vers un soutien de l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISQUES ET RESSOURCES A TOUS LES AGES DE LA VIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruthruff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lyphout-Spitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03133-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Chaloyard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Enriquez-Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Villalpando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brodeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2023.2181824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Arexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02145-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Ladoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01298-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01735-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-018-1519-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2017.1341376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1469-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0881-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hartley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Silverman Butts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Lagu&#235;-Beauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Kergoat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2010.00148" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbq004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1262" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.22.2.215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.19.4.649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Arexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruthruff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lyphout-Spitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03133-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Chaloyard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Enriquez-Rosas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Villalpando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brodeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2023.2181824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02145-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Ladoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01298-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01735-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-018-1519-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2017.1341376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1469-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0881-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hartley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Silverman Butts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021497" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbq004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Lagu&#235;-Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Kergoat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2010.00148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1262" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.22.2.215" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.19.4.649" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>