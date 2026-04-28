--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -955,455 +955,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstetrical Constraints and the Origin of Extended Postnatal Brain Maturation in Hominin Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frémondière</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Haeusler</w:t>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M Webb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (6), pp.398. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology13060398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616553v1</w:t>
+                <w:t xml:space="preserve">hal-04837873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and biomechanical influences in the structural pattern of the femoral diaphysis among catarrhines</w:t>
+                <w:t xml:space="preserve">Obstetrical Constraints and the Origin of Extended Postnatal Brain Maturation in Hominin Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+                <w:t xml:space="preserve">Pierre Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haeusler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.18522. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1222m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology13060398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655475v1</w:t>
+                <w:t xml:space="preserve">hal-04616553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and biomechanical influences in the structural pattern of the femoral diaphysis among catarrhines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.18522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1222m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837873v1</w:t>
+                <w:t xml:space="preserve">hal-04655475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into patterns of integration in the femur and pelvis among catarrhines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,447 +1491,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professeur Yves Coppens (1934-2022), un ambassadeur du Rift est-africain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
+                <w:t xml:space="preserve">Pelvic and neonatal size correlations in light of evolutionary hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10379⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajhb.23619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896500v1</w:t>
+                <w:t xml:space="preserve">hal-03716302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvic and neonatal size correlations in light of evolutionary hypotheses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
+                <w:t xml:space="preserve">Development of bipedal walking in olive baboons, Papio anubis : A kinematic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajhb.23619⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716302v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bipedal walking in olive baboons, Papio anubis : A kinematic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
+                <w:t xml:space="preserve">Professeur Yves Coppens (1934-2022), un ambassadeur du Rift est-africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512674v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do femoral biomechanical properties follow locomotor changes in primates? An ontogenetic study of olive baboons ( Papio anubis )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (4), </w:t>
@@ -2103,389 +2103,389 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic and neonatal size correlations in light of evolutionary hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajhb.23619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les 1000 premiers jours de vie dans les populations du présent et du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232900v1</w:t>
+                <w:t xml:space="preserve">hal-03356200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 1000 premiers jours de vie dans les populations du présent et du passé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
+                <w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356200v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 3D Surface Scanning Protocols on the Os Coxae Digital Data: Implications for Sex and Age-at-death Assessment</w:t>
               </w:r>
@@ -2735,77 +2735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Head Shape of Newborn Infants in the Week following Birth: Contributing Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,207 +3331,219 @@
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 288, pp.328.e1-328.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expiratory Flow – Vital Capacity: Airway – Lung Dysanapsis in 7 Year Olds Born Very Preterm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Metche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.00650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach of Juvenile Age Estimation using Measurements of the Ilium and Multivariate Adaptive Regression Splines (MARS) Models for Better Age Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3576,196 +3588,208 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (1), pp.18-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.13224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la mécanique obstétricale : de Lucy à Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (3), pp.164 - 171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach of Juvenile Age Estimation using Measurements of the Ilium and Multivariate Adaptive Regression Splines (MARS) Models for Better Age Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3810,511 +3834,511 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (1), pp.18 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1556-4029.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional Data Allow for Better Age Estimation on Immature Specimens than Unidimensional Data: A Preliminary Study on the Ilium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The restitution of the skulls of Ataï and his companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.100 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0142-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12969⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03570716v1</w:t>
+                <w:t xml:space="preserve">hal-01885672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing-related changes of respiratory resistance in vocal cord dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bonabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (6), pp.1134-1136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.12735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The restitution of the skulls of Ataï and his companion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidimensional Data Allow for Better Age Estimation on Immature Specimens than Unidimensional Data: A Preliminary Study on the Ilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0142-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885672v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensional Data Allow for Better Age Estimation on Immature Specimens than Unidimensional Data: A Preliminary Study on the Ilium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,2143 +4356,2143 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.394 - 401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1556-4029.12969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From respiratory adaptation at birth to early markers of childhood respiratory health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (12), pp.1170 - 1172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppul.23194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'enquête 2014 concernant la Société d'Anthropologie de Paris (SAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (1), pp.83-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0125-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dependence of specific airway resistance and diagnostic of asthma in children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Specific airway resistance in healthy young Vietnamese and Caucasian adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Le Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bonabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Demoulin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppul.23127⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211, pp.17 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713010v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific airway resistance in healthy young Vietnamese and Caucasian adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Flow dependence of specific airway resistance and diagnostic of asthma in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayria Sadegh-Eghbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bonabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phi Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (11), pp.1107 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.23127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01713576v1</w:t>
+                <w:t xml:space="preserve">hal-01713010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor standardisation of plethysmographic specific airways resistance measurement despite widespread use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (6), pp.1811 - 1814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00377-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway obstruction, upper airway artifact and response to bronchodilator in asthmatic and healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bonabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (11), pp.1053 - 1059. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.23131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal hyperoxia up regulates cough reflex in young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Varechova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 208, pp.51 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific airway resistance in children: Panting or tidal breathing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Varechova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bonabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Roman-Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (3), pp.245 - 251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.22829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is chronic cough in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Plevkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Poliacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2014.00322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accouchement de nos ancêtres était-il dystocique ? Estimation du risque de disproportion foetopelvienne chez l'Homme actuel et les homininés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3-4), pp.147-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-012-0072-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00814830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced bronchoconstriction in school-age children born extremely preterm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Varechova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bonabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (4-1), pp.464 - 468. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2012.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early oldowan stone-tool assemblage from Fejej FJ-1A, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonas Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.207-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3213/2191-5784-10196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neandertals paleoenvironment in Western Provence: The contribution of Les Auzières 2 (Méthamis, Vaucluse, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Homo heidelbergensis a distinct species? New insight on the Mauer mandible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.219-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408991v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Homo heidelbergensis a distinct species? New insight on the Mauer mandible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neandertals paleoenvironment in Western Provence: The contribution of Les Auzières 2 (Méthamis, Vaucluse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.12.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00379267v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.1048-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomech.2006.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00139662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une nouvelle structure de référence mandibulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev Orthop Dento Faciale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41, pp.141-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plausible locomotion for bipedal creatures using motion warping and inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,198 +6507,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, CGI 2006, 4035, pp.586-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples bipédies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6690,172 +6714,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 330, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un probable repaire de hyènes du début du Würm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Livache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bullettin Archéologique de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6865,310 +6889,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2024, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomécanique du fémur reflète-t-elle les comportements locomoteurs ? Étude de l’organisation structurelle de la diaphyse fémorale chez les catarrhiniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème colloque de la Société francophone de primatologie (SFDP) – Dans la tête des primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2022, Aix-en -Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/primatologie.15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bipedal walking of the olive baboon, Papio anubis: a kinematic study from infancy to adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7210,73 +7234,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology 2021 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipédie du babouin olive (Papio anubis) : étude de la cinématique articulaire du membre inférieur au cours de l’ontogenèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7308,222 +7332,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1846es journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.7150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking with hominins: from the reconstruction of a plausible anatomical model to gait energetics in Neandertals. Methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dune Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque Annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2019, Poitiers, France. pp.S519-S520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS: a decisional tool for selecting and evaluating sub-adult age estimation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7565,73 +7589,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Anthropology Society of Europe (FASE) One Day Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse critique des méthodes d'estimation de l'âge des individus immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7673,81 +7697,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARS models: exploiting individual variability for precise, reliable and accurate juvenile age estimation from post-cranial bones</w:t>
+                <w:t xml:space="preserve">Une analyse critique des méthodes d'estimation de l'âge des individus immatures en anthropologie médico-légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
@@ -7765,97 +7789,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Forensic Anthropology Society of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">49e Congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819921v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse critique des méthodes d'estimation de l'âge des individus immatures en anthropologie médico-légale</w:t>
+                <w:t xml:space="preserve">MARS models: exploiting individual variability for precise, reliable and accurate juvenile age estimation from post-cranial bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
@@ -7873,89 +7897,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Congrès International Francophone de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Forensic Anthropology Society of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819946v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'âge des immatures: revue méthodologique et l'apport de nouvelles variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7997,73 +8021,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1840e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'âge des immatures à l'aide de variables bidimensionnelles - Exemple de l'ilium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8118,100 +8142,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Annuel d'Anthropologie médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'âge des individus immatures - Apport des variables osseuses bidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,100 +8267,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès du Groupement des Anthropologistes de Langue Française (GALF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'âge des immatures à l'aide de variables bidimensionnelles de l'ilium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,293 +8392,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès International Francophone de Médecine Légale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du canal d'accouchement des hominidés fossiles. Apport de la déformation par krigeage d'un basin actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">95ème Congrès de l'Association des morphologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, France. pp.91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la mesure de l'incidence pelvienne simienne dans la compréhension du développement de la statique rachidienne humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gonzalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83ème réunion annuelle de la Société Française de Chirurgie Orthopédique et traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bipédie à l'origine de la lignée humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8670,51 +8694,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humain : entre réalité et imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Quinson, France. pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00275469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8724,557 +8748,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual European Society for the study of Human Evolution meeting (ESHE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. Paleoanthropology, 2025 (2), pp.435-436, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2025.iss2.4032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation morpho-structurelle du squelette locomoteur chez les Catarrhiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. 35 ((s)), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.10899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of femoral biomechanical properties in non human primates: study of olive baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13863.83365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de fossiles pour étudier l’évolution humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many fossils to study homin evolution? The example of the Turkana basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union International des Sciences Préhistoriques et Protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review and classification of juvenile age estimation methods in biological anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9316,51 +9340,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9370,174 +9394,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ottawa, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.340-361, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9547,147 +9571,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, pp.144, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,315 +9721,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture pelvienne de l'Homme de la Caune de l'Arago : les os coxaux (A19, A44, A121, A124) et le sacrum (A135, A147)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.529-553, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l’origine de l’Homme par Kubrick dans 2001 : l’odyssée de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sam Azulys, Christopher Lee Robinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001, L’odyssée de l’espace : Au carrefour des arts et des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l'école polytechnique, 2021, 978-2-7302-1697-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’Humain à partir de son évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'humain. Définitions, descriptions, narrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-111, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plausible Locomotion for Bipedal Creatures Using Motion Warping and Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,977 +10048,977 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.-P. Seidel,T. Nishita, Q. Peng,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI 2006, LNCS 4035. Advances in Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.586-593, 2006, Advances in computer graphics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers représentants du genre Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origine et Evolution des populations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Editions du CTHS, pp.67-88, 2005, Orientations et Méthodes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre biostratigraphique, paléoécologique, culturel et géochronologique du site de Fejej FJ-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Les formations plio-pléistocènes du bassin de l'Omo-Turkana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoanas Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeresenay Alemseged</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley, Yoanas Beyene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.591-603, 2004</w:t>
+              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.81-107, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008525v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations plio-pléistocènes du bassin de l'Omo-Turkana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Les sites paléontologiques et préhistoriques de la région de Fejej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoanas Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zeresenay Alemseged</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley, Yoanas Beyene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.81-107, 2004</w:t>
+              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.109-128, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008522v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites paléontologiques et préhistoriques de la région de Fejej</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Cadre biostratigraphique, paléoécologique, culturel et géochronologique du site de Fejej FJ-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanas Beyene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deborah Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley, Yoanas Beyene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.109-128, 2004</w:t>
+              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.591-603, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008521v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la répartition spatiale du matériel archéologique du site de Fejej FJ-1, dans le secteur FJ-1a</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Cadre biostratigraphique, paléoécologique, culturel et géochronologique du sit de Fejej FJ-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonas Beyene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.565-589, 2004</w:t>
+              <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Éthiopie, dans leur contexte stratigraphique et paléontologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Recherche sur les Civilisations, pp. 591-603, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008527v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre biostratigraphique, paléoécologique, culturel et géochronologique du sit de Fejej FJ-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Etude de la répartition spatiale du matériel archéologique du site de Fejej FJ-1, dans le secteur FJ-1a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yonas Beyene</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanas Beyene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry de Lumley, Yonas Beyene. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Éthiopie, dans leur contexte stratigraphique et paléontologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Recherche sur les Civilisations, pp. 591-603, 2004</w:t>
+              <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.565-589, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470479v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes d'hominidés du site de Fejej FJ-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley, Yonas Beyene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Ethiopie, dans leur contexte stratigraphique et paléontologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADPF - Editions Recherche sur les Civilisations, pp.340-383, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la répartition spatiale du matériel archéologique du site de Fejej FJ-1, dans le secteur FJ-1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonas Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites préhistoriques de la région de Fejej, Sud-Omo, Éthiopie, dans leur contexte stratigraphique et paléontologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Recherche sur les Civilisations, pp. 564-589, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11004,605 +11028,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaphyse fémorale néandertalienne : struCture interne et caractéristiques biomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.S35-S36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de la diaphyse fémorale et évaluation quantitative de l'influence de la masse musculaire et de la conformation pelvienne chez l'homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.S29-S30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionally-related morphometric maps of femoral cortical bone topographic variation : homo vs. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00814689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinition du Taxon Homo Heidelergensis, implications pour l'évolution humaine au pléistocène moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+                <w:t xml:space="preserve">L'accouchement de nos ancêtres était-il dystocique ? Estimation du risque de disproportion foeto-pelvienne chez l'homme actuel et les hominidés fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.S28-S29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.S14-S15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073151v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accouchement de nos ancêtres était-il dystocique ? Estimation du risque de disproportion foeto-pelvienne chez l'homme actuel et les hominidés fossiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frémondière</w:t>
+                <w:t xml:space="preserve">Redéfinition du Taxon Homo Heidelergensis, implications pour l'évolution humaine au pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.S14-S15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073113v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floresiensis&amp;quot; : l'homme que personne n'attendait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'enquête concernant la Société d'Anthropologie de Paris (SAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11611,613 +11635,613 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Auzières 2 (Méthamis- Vaucluse). Rapport de fouilles programmées.</w:t>
+                <w:t xml:space="preserve">La longue histoire des espèces humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008950v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue histoire des espèces humaines</w:t>
+                <w:t xml:space="preserve">Les Auzières 2 (Méthamis- Vaucluse). Rapport de fouilles programmées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008731v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12285,51 +12309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA670882"/>
+    <w:nsid w:val="61ED8F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12433,51 +12457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14183CE8"/>
+    <w:nsid w:val="27D8747B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12581,51 +12605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14C01E3D"/>
+    <w:nsid w:val="2085A4E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12729,51 +12753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3414B821"/>
+    <w:nsid w:val="47A367AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12877,51 +12901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B69B2EAA"/>
+    <w:nsid w:val="838C1E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13025,51 +13049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DA8E0965"/>
+    <w:nsid w:val="2BD9F007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13173,51 +13197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E65065F0"/>
+    <w:nsid w:val="6A7AF0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13321,51 +13345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="11557F7F"/>
+    <w:nsid w:val="AC3C3564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13469,51 +13493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9082DEBC"/>
+    <w:nsid w:val="5CD3AB88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13617,51 +13641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5821845A"/>
+    <w:nsid w:val="42CBC237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13765,51 +13789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="96137773"/>
+    <w:nsid w:val="538FD714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13913,51 +13937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A5CE4A9B"/>
+    <w:nsid w:val="85B7054A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14177,51 +14201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haeusler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Webb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Kr&#225;l&#237;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Friedl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2019.101866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109897" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.05.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gemble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Daumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18V9Z86V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coffinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonabel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQL3N5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0142-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3AB2E9D9DD8B840838FE4AD6117C5E71F031B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayria Sadegh-Eghbali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demoulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF114EDF4A889D0BBAAFCE4232190B0FBE88A4F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Le Tuan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DX5WCQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stocks" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thompson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00377-2015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Albrecht" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B206F7E0E53707728CA176185C35DE782ED70F90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Varechova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.01.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S673GD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roman-Amat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22829" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGTGVBV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plevkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poliacek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0072-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Beyene" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10196" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.12.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46597RB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Livache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819921v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanas Beyene" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeresenay Alemseged" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470479v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puym&#233;rail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008731v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haeusler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Webb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Kr&#225;l&#237;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Friedl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2019.101866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109897" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.05.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKMS653G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gemble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00650" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHWMP0TP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0142-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coffinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bonabel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12735" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQL3N5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Daumas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12969" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18V9Z86V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3AB2E9D9DD8B840838FE4AD6117C5E71F031B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Le Tuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demoulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DX5WCQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayria Sadegh-Eghbali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23127" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF114EDF4A889D0BBAAFCE4232190B0FBE88A4F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stocks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00377-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Albrecht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B206F7E0E53707728CA176185C35DE782ED70F90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Varechova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Leblanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.01.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S673GD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roman-Amat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22829" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGTGVBV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plevkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poliacek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00322" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0072-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Beyene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10196" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.12.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46597RB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490419v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Livache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819937v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanas Beyene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeresenay Alemseged" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470479v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008425v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070122v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puym&#233;rail" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073113v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073151v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>