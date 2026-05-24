--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -338,716 +338,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration‐free image analysis method for grain‐size distribution of small natural sand samples</w:t>
+                <w:t xml:space="preserve">Reconstruction de courbes granulométriques à partir d’un scanner à plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vah Mélanie</w:t>
+                <w:t xml:space="preserve">Elias Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Vah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarno Armelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5884⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633287v1</w:t>
+                <w:t xml:space="preserve">hal-05594518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characterisation of local scour around a circular bridge pier in cohesive soil with different clay/silt ratio</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Shore Sediment Transport in the Coastal Zone: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2338784⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (7), pp.957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16070957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544351v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Monitoring Silting and the Coastline of Small Ports Using Sentinel-2 Images: The Case of Port Cap Djinet Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel 3D Structural-Light Scanner Technique for Continuous Monitoring of Pier Scour in Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Dahmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Bachari</w:t>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16152764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12091566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670700v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de courbes granulométriques à partir d’un scanner à plat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Monitoring Silting and the Coastline of Small Ports Using Sentinel-2 Images: The Case of Port Cap Djinet Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Houma Bachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daïch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Marin</w:t>
+                <w:t xml:space="preserve">Nour Islam Bachari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.24⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16152764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594518v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Shore Sediment Transport in the Coastal Zone: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal characterisation of local scour around a circular bridge pier in cohesive soil with different clay/silt ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Vah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16070957⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2338784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534226v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 3D Structural-Light Scanner Technique for Continuous Monitoring of Pier Scour in Laboratory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+                <w:t xml:space="preserve">Calibration‐free image analysis method for grain‐size distribution of small natural sand samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vah Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno Armelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.1566. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12091566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690949v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape parameters optimisation of a quayside heaving rectangular wave energy converter</w:t>
               </w:r>
@@ -1404,707 +1404,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a quayside floating system on overtopping</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Modelling of a Quayside Floating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Neuvéglise</w:t>
+                <w:t xml:space="preserve">Sixtine Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Smaoui</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sergent</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8110903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425349v1</w:t>
+                <w:t xml:space="preserve">hal-03087857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Modelling of a Quayside Floating System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+                <w:t xml:space="preserve">Laboratory study of non-linear wave–wave interactions of extreme focused waves in the nearshore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8110903⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3279-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3279-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087857v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study of non-linear wave–wave interactions of extreme focused waves in the nearshore zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedload transport and bedforms migration under sand supply limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Vah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Abroug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Jarno</w:t>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3279-2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1031-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-020-09738-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087854v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload transport and bedforms migration under sand supply limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Vah</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-020-09738-6⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384 (6), pp.126144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464436v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Impact of a quayside floating system on overtopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Marin</w:t>
+                <w:t xml:space="preserve">P. Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384 (6), pp.126144. </w:t>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362472v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of extreme waves: Gaussian wave groups and solitary waves in the nearshore zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,325 +2487,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom Particles Segregation: Experiments and Numerical Simulations Using Non-linear Diffusion Equation</w:t>
+                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Dat Chu</w:t>
+                <w:t xml:space="preserve">Marine Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaotic Modeling and Simulation (CMSIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.731-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-014-9380-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534131v1</w:t>
+                <w:t xml:space="preserve">hal-02074490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom Particles Segregation: Experiments and Numerical Simulations Using Non-linear Diffusion Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dat Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Durafour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lafite</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djillali Tiguercha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chaotic Modeling and Simulation (CMSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.85-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074490v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of sandy beaches under waves and tides: hydro-morphodynamic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,295 +2846,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle trajectories and size sorting above a rippled bed under standing water waves</w:t>
+                <w:t xml:space="preserve">Modélisation cartographique et statistique de l’érosion hydrique dans la région des Aurès (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chu</w:t>
+                <w:t xml:space="preserve">Guidoum Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jarno-Druaux</w:t>
+                <w:t xml:space="preserve">N Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno Armelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques Sciences Méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074558v1</w:t>
+                <w:t xml:space="preserve">hal-05594551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cartographique et statistique de l’érosion hydrique dans la région des Aurès (Algérie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle trajectories and size sorting above a rippled bed under standing water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jarno-Druaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidoum Azeddine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Marin</w:t>
+                <w:t xml:space="preserve">A. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Sciences Méthodes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594551v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of cross-shore beach morphodynamics under waves and tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Saleh Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3166,417 +3166,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and turbulence distributions in combined wavecurrent flows over a rippled bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of propagating front into sand ripples under regular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lebunetel-Levaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.1999.9628265⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425345v1</w:t>
+                <w:t xml:space="preserve">hal-02095110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of propagating front into sand ripples under regular waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity and turbulence distributions in combined wavecurrent flows over a rippled bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.501-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.032301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.1999.9628265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095110v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation in a granular medium excited by waves in a flume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
+                <w:t xml:space="preserve">Segregation of sedimenting grains of different densities in an oscillating velocity field of strongly nonlinear surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/137/1/012031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.022301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425332v1</w:t>
+                <w:t xml:space="preserve">hal-02074444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of sedimenting grains of different densities in an oscillating velocity field of strongly nonlinear surface waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+                <w:t xml:space="preserve">Pattern formation in a granular medium excited by waves in a flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lebunetel-Levaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.022301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/137/1/012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074444v1</w:t>
+                <w:t xml:space="preserve">hal-02425332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation dynamics of sand bedforms under solitons and bound states of solitons in a wave flume used in resonant mode</w:t>
               </w:r>
@@ -3777,396 +3777,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
+                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434574v1</w:t>
+                <w:t xml:space="preserve">hal-01545702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
+                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545702v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory study of sand bedforms induced by solitary waves in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4183,119 +4183,119 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical evolution of ripples in a wave channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed absorbing semi-immersed breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,51 +4868,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (4), pp.501-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.1999.9628265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594571v1</w:t>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,64 +5387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la propagation des trains d'ondes en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,64 +5504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory modeling of extreme waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,64 +5612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Modeling Of Extreme Waves Propagating From The Open Sea To The Coastal Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,90 +5720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coefficient based on particle shape to improve models for bedload sediment transport predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5867,239 +5867,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitons: Historical and Physical Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono-objective optimisation of floating wave energy converter profile in front of vertical seawall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Guedes Soares. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer US, pp.237-255, 2022, Encyclopedia of Complexity and Systems Science Series, </w:t>
+              <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, 2022, 9781003360773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2457-9_506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003360773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582725v1</w:t>
+                <w:t xml:space="preserve">hal-04011945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono-objective optimisation of floating wave energy converter profile in front of vertical seawall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solitons: Historical and Physical Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, 2022, 9781003360773. </w:t>
+              <w:t xml:space="preserve">Solitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.237-255, 2022, Encyclopedia of Complexity and Systems Science Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003360773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2457-9_506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011945v1</w:t>
+                <w:t xml:space="preserve">hal-05582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Sediment Supply-Limited Bedforms in a Coastal Context</w:t>
               </w:r>
@@ -6124,51 +6124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.647-664, 2020, Springer Water, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6202,64 +6202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of extreme waves propagating from the open sea to the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,64 +6323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of ripled beds induced by waves for size homogeneous or heterogeneous sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lebunetel-Levaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno-Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6611,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E06E7E5"/>
+    <w:nsid w:val="679C3677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-138X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133291685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-2436-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05568392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khoury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04633287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah M&#233;lanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04544351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2338784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04670700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dahmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Houma Bachari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Bachari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16152764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Da&#239;ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04534226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16070957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04690949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05569116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/fm023020141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.12.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-303.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarno-Druaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021304" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoum Azeddine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh Salem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.1999.9628265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel-Levaslot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.032301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.022301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.05.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polukhina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2003.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ61P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTGJK8X6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poloukhina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00044-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R13FG6W5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01263-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWVHL72-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2457-9_506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277426_0128" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-138X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133291685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-2436-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05568392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khoury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Da&#239;ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Vah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04534226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16070957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04690949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04670700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Houma Bachari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Bachari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16152764" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04544351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2338784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04633287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah M&#233;lanie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-020-09738-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05569116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/fm023020141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.12.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-303.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoum Azeddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarno-Druaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021304" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh Salem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel-Levaslot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.032301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.1999.9628265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.022301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.05.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polukhina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2003.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3HQZ61P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTGJK8X6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poloukhina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00044-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R13FG6W5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01263-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWVHL72-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2457-9_506" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277426_0128" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>