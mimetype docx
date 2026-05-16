--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:171.42857142857px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mariotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Nutrition à AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4516-3853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186345283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9651-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Nutrition à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Co-animateur du Domaine Santé Humaine du cursus ingénieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR0914 AgroParisTech-INRAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l'Anses (Membre de Groupes de Travail, 2004- ; Membre (2009-2012) puis Président du Comité d'Experts Spécialisé Nutrition Humaine, 2012-2022 ; Membre du Conseil Scientifique international, 2023- ).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 156 (2), pp.101316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100022. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety on the establishment of dietary guidelines for people following a diet that excludes some or all foods of animal origin (vegetarians)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and health benefits and risks of plant-based substitute foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 (1), pp.110-123. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665123004767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (4), pp.1052-1060. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited risks of nutrient deficiency and significant modelled health benefits of adherence to a moderate plant-based diet in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.200. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03714-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about diet diversity? The nutrition-health viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarding: the impacts of partial replacement of red and processed meat with legumes or cereals on protein and amino acid intakes: a modelling study in the Finnish adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07853890.2024.2341757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques 92 (2024), 1-11 Que sait-on de la diversité des régimes alimentaire ? Le point de vue nutrition-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal proteins: seeing both the trees and the forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (6), pp.1309-1310. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.100278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour couvrir ses besoins dans le cadre d’une alimentation durable ? Focus sur les protéines et le calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy-Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Jolata Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Pattern Trajectories in French Adults of the NutriNet-Santé Cohort Over Time (2014-2022): Role of Socioeconomic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (9), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524002514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based meat substitutes are useful for healthier dietary patterns when adequately formulated – an optimization study in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (4), pp.1891-1901. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Can Be as Efficient as Milk Protein to Maintain Fat Free Mass in Old Rats, Even When Fat and Sugar Intakes Are High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp.2631-2641. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (1), pp.159052. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 414, pp. 137600. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp. 911-912. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Plant-Based Meat Alternatives Can Help Facilitate and Maintain a Lower Animal to Plant Protein Intake Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp. 392-405. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advnut.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking food products based on estimating and combining their microbiological, chemical and nutritional risks: Method and application to Ready-To-Eat dishes sold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112939. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Beyond traditional roles for amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajavel Elango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp. 186-188. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher adherence to the EAT-Lancet reference diet is associated with higher nutrient adequacy in the NutriNet-Santé cohort: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Reuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (6), pp.1174-1185. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2023.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled healthy eating patterns are largely constrained by currently estimated requirements for bioavailable iron and zinc – a diet optimization study in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), p. 958-969. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Plant Proteins to Achieve Amino Acid Profiles Adapted to Various Nutritional Objectives—An Exploratory Analysis Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.809685. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.809685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential effects of meat substitution on diet quality could be high if meat substitutes are optimized for nutritional composition - a modeling study in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.1991-2002. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.924526. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Supplementation of Sodium Nitrate vs. Sodium Chloride Increases Homoarginine Synthesis in Young Men Independent of Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Maassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Thorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kemeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.986542. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine and homoarginine are closely interrelated metabolites in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Baskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos A. Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, p. 967-976. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-022-03158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of tailored dietary advice to improve the nutrient adequacy of the diet in french pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14010085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally adequate and environmentally respectful diets are possible for different diet groups: an optimized study from the NutriNet - Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (6), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqac253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Modeling Healthy Eating Patterns for Food-Based Dietary Guidelines—Scientific Concepts, Methodological Processes, Limitations, and Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.590-599. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmaa176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03191497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrary to ultra-processed foods, the consumption of unprocessed or minimally processed foods is associated with favorable patterns of protein intake, diet quality and lower cardiometabolic risk in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arrazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147901. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative to disruptive diets for optimizing nutrition, environmental impacts and cost in French adults from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-021-00227-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituting Meat or Dairy Products with Plant-Based Substitutes Has Small and Heterogeneous Effects on Diet Quality and Nutrient Security: A Simulation Study in French Adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Le baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (8), pp.2435-2445. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Dietary Intake of One-Carbon Metabolism Nutrients in the Year before Pregnancy and Birth Anthropometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.838. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12030838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited commentary in response to: Risk of overestimating treatment effects and generalisability of computer-based tailored dietary counselling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (8), pp.959-960. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114520000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine supplementation and cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp. 29-34. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based tailored dietary counseling improves the nutrient adequacy of the diet of French pregnant women: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (2), pp.220-231. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114519002617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning and stunting affect nitrogen and carbon stable isotope natural abundances in the hair of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kolsteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59402-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.E175-E186. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a new dietary index assessing nutrient security by aggregating probabilistic estimates of the risk of nutrient deficiency in two French adult populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (8), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114520005115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation de l’apport en protéines et acides aminés dans les régimes végétariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.66-81. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initial Dietary Pattern Should Be Considered when Changing Protein Food Portion Sizes to Increase Nutrient Adequacy in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan De gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (3), pp.488-496. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxy275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-Protein Diversity Is Critical to Ensuring the Nutritional Adequacy of Diets When Replacing Animal With Plant Protein: Observed and Modeled Diets of French Adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan De gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (3), pp.536-545. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-declared attitudes and beliefs regarding protein sources are a good prediction of the degree of transition to a low-meat diet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.104345. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales et végétales : quels effets sur la santé cardio-métabolique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Postprandial Appearance of Features of Cardiometabolic Risk: Acute Induction and Prevention by Nutrients and Other Dietary Substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1963. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal and Plant Protein Sources and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (Supplement_4), pp.S351-S366. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmy110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural isotope abundances of carbon and nitrogen in tissue proteins and amino acids as biomarkers of the decreased carbohydrate oxidation and increased amino acid oxidation induced by caloric restriction under a maintained protein intake in obese rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.1087. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11051087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein and Amino Acids in Vegetarian Diets-A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vegetarian, Vegan Diets and Human Health, 11 (11), pp.2661. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Willingness to Modify Portion Sizes or Eat New Protein Foods Largely Depends on the Dietary Pattern of Protein Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1556. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11071556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric and Symmetric Protein Arginine Dimethylation: Concept and Postprandial Effects of High-Fat Protein Meals in Healthy Overweight Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1463. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11071463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (6), pp.876-884. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Protein Food Intake Are Associated with Nutrient Adequacy in the General French Adult Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Recommendations for Sugar Intake in Adults: A Novel Approach Chosen by ANSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10080989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results, meta-analysis and a first evaluation of UNOxR, the urinary nitrate-to-nitrite molar ratio, as a measure of nitrite reabsorption in experimental and clinical settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Vi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (7), pp.799-821. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-018-2573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du métabolisme des protéines et des acides aminés dans la prévention et la prise en charge du syndrome métabolique. Modulation par les acides gras n-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial low-grade inflammation does not specifically require TLR4 activation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12986-017-0220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Adequacy Is Primarily a Matter of Protein Quantity, Not Quality: Modeling an Increase in Plant:Animal Protein Ratio in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.1333. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9121333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phytosterol and phytostanol food supplementation on plasma liposoluble vitamins and provitamin A carotenoid levels in humans: An updated review of the evidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (9), pp.1906-1921. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2015.1033611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical challenges in the assessment of NO synthesis from L-arginine in the MELAS syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslan Arinc Kayacelebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Obermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234, pp.141-142. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetarian diets and health: the voice of science needs to be heard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger végétarien, bon pour la santé ? Ce que dit, et ce que ne dit pas la science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, attitudes, beliefs and information seeking practices with respect to nutrition-related issues: a qualitative study in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (e-306), </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-016-1078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between the Dietary Inflammatory Index and mortality: modulation by antioxidant supplementation in the SU.VI.MAX randomized control trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graffouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.878-885. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.115.126243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (7), pp.1330-1340. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differentially associated with large clusters of nutrient intake that may explain part of their complex relation with cvd risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/an.115.011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dietary Inflammatory Index Is Associated with Prostate Cancer Risk in French Middle-Aged Adults in a Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graffouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (4), pp.785-791. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.225623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Intake and Dietary Diversity Are Independently Associated with Nutrient Adequacy in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (11), pp.2351-2360. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.236869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO synthesis from arginine is favored by alpha-linolenic acid in mice fed a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.2157-2168. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-016-2243-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A slow-compared with a fast-release form of oral arginine increases its utilization for nitric oxide synthesis in overweight adults with cardiometabolic risk factors in a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus J. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (7), pp.1322-1329. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.231910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy Requires Major Changes in the Quality of the Diet for Nutritional Adequacy: Simulations in the French and the United States Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0149858. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic oral L-arginine administration on the L-arginine/NO pathway in patients with peripheral arterial occlusive disease or coronary artery disease: L-Arginine prevents renal loss of nitrite, the major NO reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Y. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1961 - 1974. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2031-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric and symmetric dimethylarginine in a rat model of endothelial dysfunction induced by acute hyperhomocysteinemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1975 - 1982. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-1959-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of homoarginine (hArg) and asymmetric dimethylarginine (ADMA) from acutely and chronically administered free L-arginine in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslan Arinc Kayacelebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Weigt-Usinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Chobanyan-Juergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1893 - 1908. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple changes within dietary subgroups can rapidly improve the nutrient adequacy of the diet of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144 (6), pp.929-936. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.113.188284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy of the diet of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (9), pp.1466-1473. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.113.177113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the utilization of dietary arginine for nitric oxide and urea synthesis: insight into the arginine-nitric oxide metabolic system in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus J. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Szezepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (5), pp.972 - 979. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.048025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to FS Dioguardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.508-509. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.065474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restricted cubic spline approach to assess the association between high fat fish intake and red blood cell EPA + DHA content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.318-326. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et perspectives d’évolution de l’apport protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Diet Quality Index Based on the Probability of Adequate Nutrient Intake (PANDiet) Using National French and US Dietary Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42155. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restricted cubic spline approach to assess the association between high fat fish intake and red blood cell EPA + DHA content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.318-326. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed and milk protein exhibit a similar overall nutritional value but marked difference in postprandial regional nitrogen utilization in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-8-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for PPARa in the regulation of arginine metabolismand nitric oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua N. Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.969-979. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0797-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial effects of a lipid-rich meal in the rat are modulated by the degree of unsaturation of 18C fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (2), pp. 231-240. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.metabol.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-response analyses using restricted cubic spline functions in public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-response analyses using restricted cubic spline functions in public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (9), pp.1037-1057. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early postprandial low-grade inflammation after high-fat meal in healthy rats : possible involvement of visceral adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp. 550-555. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential pitfalls of health claims from a public health nutrition perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (10), pp.624 - 638. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-4887.2010.00322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body basal nitric oxide production is impaired in postprandial endothelial dysfunction in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.niox.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption kinetics are a key factor regulating postprandial protein metabolism in response to qualitative and quantitative variations in protein intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (6), pp. R1691-R1705. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed Protein in a High-Fat Mixed Meal Alleviates Postprandial Systemic and Vascular Oxidative Stress and Prevents Vascular Endothelial Dysfunction in Healthy Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (9), pp. 1660-1666. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.109.107441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed protein inhibits the initiation of insulin resistance by a high-saturated fat, high-sucrose diet in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp 984-991. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s000711450896092x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-nitrogen production and salvage are modulated by protein intake in fed humans: results of an oral stable-isotope-tracer protocol and compartmental modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (6), pp. 1702-1714. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/87.6.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting Nitrogen into Protein – Beyond 6.25 and Jones' Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390701279749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing habitual protein intake results in reduced postprandial efficiency of peripheral, anabolic wheat protein nitrogen use in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gausserès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp 666-678. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/87.3.666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor digestibility of rapeseed protein is balanced by its very high metabolic utilization in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137 (3), pp.594-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary cysteine alleviates sucrose-induced oxidative stress and insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Mikogami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (7), pp.1089 - 1097. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poor Digestibility of Rapeseed Protein Is Balanced by Its Very High Metabolic Utilization in Humans 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutrition Nutrient Physiology, Metabolism, and Nutrient-Nutrient Interactions J. Nutr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.594 - 600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amino acid-derived luminal metabolites on the colonic epithelium and physiopathological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-006-0477-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduced energy intake of rats fed a high-protein low-carbohydrate diet explains the lower fat deposition, but macronutrient substitution accounts for the improved glycemic control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1849-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to splanchnic and total anabolic utilization of dietary nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 285 (1), pp. E88-E97. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy nutrients modulate the splanchnic sequestration of dietary nitrogen in humans: a compartmental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 281 (2), pp. E248-E260. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.2001.281.2.E248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the albumin fraction on the bioavailability and postprandial utilization of the pea protein given selectively to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131 (6), pp.1706-1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental modeling of postprandial dietary nitrogen distribution in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (1), pp.E161-E175. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.2000.279.1.E161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value of 15N-soy protein isolate assessed from ileal digestibility and postprandial protein utilization in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 129, pp.1992-1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Diet and Nutrition on Postprandial Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, SBN978-3-03943-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mariotti. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.922, 2017, 9780128039687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xxxiii - xxxiv, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.05001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36 - Plant Protein, Animal Protein, and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.643 - 665, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Vegetarian Diets: Definitions and Pitfalls in Interpreting Literature on Health Effects of Vegetarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter C. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3 - 10, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 - Plant Protein, Animal Protein, and Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.621 - 642, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00035-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Intake Throughout Life and Current Dietary Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Nutrition of Amino Acids and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp.13--25, 2016, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-802167-5.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’établissement de repères alimentaires destinés aux personnes suivant un régime d’exclusion de tout ou partie des aliments d’origine animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0118, Anses. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des repères du PNNS : répartition temporelle des prises alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0001, Anses. 2024, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude Risque ConsoTâche 3 : Distorsion entre la perception des consommateurs et l’évaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nebout-Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; INC. 2023, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude Risque ConsoTâche 1 : Perception des risques par les consommateurs dans les plats préparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques liés aux niveaux d’activité physique et de sédentarité des adultes de 18 à 64 ans, hors femmes enceintes et ménopausées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benzi-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2017-SA-0064_b, Anses. 2022, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui scientifique et technique relatif aux fréquences alimentaires recommandées en restauration scolaire dans le cadre de l’expérimentation du menu végétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet‐coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0101, Anses. 2021, p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04018030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des références nutritionnelles françaises en vitamines et minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benzi-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0238, Anses. 2021, 240 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03431491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0143, Anses. 2019, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'actualisation de la méthode d'imputabilité des signalements d'effets indésirables de nutrivigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissonnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Danel Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0026, Anses. 2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02149825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des repères du PNNS : révision des repères de consommations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Builliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2012-SA-0103, Anses. 2016, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of eight-year trajectories of diet-related environmental pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la réduction de la viande dépendent de ce qui la remplace, et de ceux qui remplacent : une analyse de substitution intégrant l’aspect socio-économique dans la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Challenge of Sustainable Diets: Reconciling Health, Environment, and Society in Dietary Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desnouveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la végétalisation des repas servis en restauration scolaire sur le risque d’inadéquation nutritionnelle – une étude de micro-simulation à partir des données de consommation des enfants français de 7 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Nutrition Clinique et Métabolisme; Société Française de Nutrition, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional risk-benefit assessment of plant-forward diets: what is the balance between the risks of nutrient inadequacy and the benefits of healthier eating patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling increased dietary diversity in plant and animal products and its impact on diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation bénéfices-risques en alimentation humaine : Application à la question de la végétalisation de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation bénéfices-risques en alimentation humaine – Grands Objectifs Scientifiques (GOS3) du Département INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département INRAE Alimentation Humaine, Mar 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources en protéines animales ou végétales en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des sources alimentaires en nutrition humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Médecine; Académie Vétérinaire de France, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité alimentaire intra-catégorielle et qualité nutritionnelle des régimes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département SVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein amount and quality – Plant-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congres on Clinical Nutrition &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPEN, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davantage de protéines végétales dans l'alimentation humaine : freins nutritionnels et leviers diététiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation protéique des régimes pour la santé humaine et planétaire : jusqu’où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les protéines au cœur des enjeux contemporains - exploration de propositions alimentaires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE SADAPT et Chaire ANCA, Oct 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein did not alleviate postprandial endothelial dysfunction when added to a HFHS challenge meal: a randomized crossover trial in healthy adults over 65 years presenting cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Society Summer Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Society, Jul 2023, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels régimes pour assurer les besoins nutritionnels et la santé tout en diminuant les impacts environnementaux ? Focus sur les protéines & le calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Jun 2023, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein does not alleviate postprandial endothelial dysfunction in healthy elderly people with cardiometabolic risk factors – a randomized controlled crossover trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne J Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference 2023 - Nutrition at key stages of the lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom. pp.E370, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966512300469X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aliments ultratransformés » – La vision du nutritionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Departement INRAE TRANSFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein quantity and quality and cardiometabolic health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2023 - The 14th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health benefits and risks of plant-based food analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Society Summer Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation de la durabilité des régimes alimentaires – Application à la végétalisation et enjeux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RSE d’AgroParisTech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substituts végétaux et qualité nutritionnelle des régimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de la diversité des régimes alimentaires ? Le point de vue nutrition-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs à relever les défis de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque “Questions de pédagogies dans l’enseignement supérieur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère de la durabilité de profils protéiques chez des adultes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Nutritional Composition of a Meat Substitute Intended to Replace Meat in Observed Diet Results in Marked Improvement of the Diet Quality of French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2021 Live Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. pp.1089-1089, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab053_082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Health Value of Modelled Healthy Eating Patterns Is Largely Constrained by the Current Reference Values for Bioavailable Iron and Zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2021 Live Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Nutrition, Jun 2021, online, United States. pp.119, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab035_027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales/végétales, régimes et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire X-FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein in plant-based diets: Classical and emerging topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VegMed Web 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, [web-based conference], Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines alimentaires et santé cardiométabolique : les nouveaux enjeux de la transition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’Institut Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between the maternal dietary intake of methyl-donors and birth anthropometry in the French EDEN cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices santé et risques nutritionnels d’une transition vers plus de protéines végétales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille / électronique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de l’EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées du Collège des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un indice de sécurité nutritionnelle combinant des estimations probabilistes de risques de carences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable values of the 2017 French food-based dietary Guidelines:Findings from the BioNutriNet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019, Malnutrition in an Obese World: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de trajectoires de changements de régimes sous objectifs et contraintes nutritionnelles et de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nexus-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Scientifique Alimentation &amp; Bioéconomie de l’INRAE, May 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rayhan Mostak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Abdul Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R4NUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véganisme sur le devant de la scène : une analyse nutritionnelle des régimes végétaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21e Entretiens de Nutrition de L’institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation de l’alimentation et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’alimentation durable de la Mairie de Paris – Quelle alimentation durable pour mon assiette ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des nouvelles recommandations nutritionnelles françaises : Résultats du projet BioNutriNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying protein food intakes for a better nutrient adequacy of the diet with or without a systematic substitution for more plant protein foods: impacts on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Nutrition, Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranging protein food intake with simple changes in portion sizes to increase nutrient adequacy: what works for all and what depends on the initial dietary protein pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité alimentaire : définition, mesure et relation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diversité Alimentaire du Fond Français pour l'Alimentation et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fond Français pour l'Alimentation et la Santé, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rats resistant to high-fat/high-sucrose diet-induced obesity and metabolic syndrome have a lower de novo lipogenesis in adipose tissues and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASN American Society for Nutrition., Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines et acides aminés dans les régimes végétariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity, Dietary quality, and Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “diversity and food systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Standing Committee on Agricultural Research, Food System working group, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and cardiometabolic health: what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Congress on Vegetarian Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Loma Linda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine alimentaire et initiation du risque cardiométabolique : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et la mortalité – modulation par une supplémentation en antioxydants dans l’essai randomisé SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. pp.63 - 64, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phytosterol and phytostanol food supplementation on plasma liposoluble vitamins and provitamin A carotenoid levels in humans: An updated review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Fat Soluble Vitamin congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.229 - 230, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel équilibre entre protéines animales et végétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatox: a new one-year training program for engineering students on assessment and management of toxicological risks for both human and ecosystem health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et l'incidence de cancer et la mortalité dans l'essai SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégations nutritionnelles et de santé: Introduction et évolution du cadre de la communication nutrition/santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine d'Auvergne, Sep 2014, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P226: Grossesse et adéquation nutritionnelle des femmes françaises : évaluation et simulation d’amélioration par des modifications diététiques simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S187, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70868-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O52: Les signatures isotopiques naturelles des modulations du métabolisme azoté lors d'une fonte protéique induite par restriction énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaujal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S57, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake of plant proteins as a marker of diet quality in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Nutrition Society, Belgian and French Nutrition Societies meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.E323, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665113003571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. Supplement 1075.2, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.1530-6860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et perspectives d’évolution de l’apport protéique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine d'Auvergne, Sep 2012, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en protéines animales et végétales sont associés différemment à l’adéquation des apports en nutriments chez les adultes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française ne permet pas en l'état actuel de produire des régimes suffisamment durables pour la santé et l’environnement : une analyse des conflits entre souveraineté et durabilité alimentaire par optimisation multicritères des régimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution des apports usuels et nutriments : une étude statistique comparative des modèles de variabilité et de leurs implications sur les estimations des prévalences d’inadéquation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’augmentation simulée de la diversité au sein des catégories alimentaires affecte la qualité nutritionnelle des régimes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'adhésion aux recommandations alimentaires françaises : une analyse de profils et motivations dans une cohorte française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées francophone de nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles risques de carences et importants bénéfices pour la santé à long terme chez les adultes français qui suivent un régime végétalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited nutrient deficiency risks and significant modelled health benefits in French adults following a more plant-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference - FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles risques de carences et importants bénéfices pour la santé à long-terme chez les adultes français qui suivent un régime végétalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité alimentaire : caractérisation, évaluation et lien avec la qualité nutritionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , PO01_022 (page 63), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations planétaires EAT-Lancet permettent-elles de satisfaire les besoins nutritionnels ? Evaluation dans une cohorte d’adultes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Study of Ingestive Behaviour (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange protéique végétal aussi efficace que les protéines du lait pour maintenir la masse maigre au cours du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lefranc-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’intégration dans l’alimentation de substituts de viande sur la qualité nutritionnelle des régimes des français : une étude de simulation sur l’échantillon INCA3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation en population française (INCA3) : un régime plus sain implique des redistributions au sein des produits céréaliers et carnés qui s’expliquent par la satisfaction des besoins en Zinc et Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de la consommation de protéines par sources alimentaires entre 2010 et 2019 selon les profils de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une résistance à l'insuline infra-clinique est associée à des altérations précoces au niveau intestinal chez des rats soumis à un régime de type &amp;quot;occidental&amp;quot; modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une résistance à l'insuline infra-clinique est associée à des altérations précoces au niveau intestinal chez des rats soumis à un régime de type &amp;quot;occidental&amp;quot; modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso-Culetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veŕonique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de produits bruts, transformés et ultra-transformés est différemment associée à la qualité de l’alimentation et la consommation de protéines, dans la population adulte française (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arrazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early insulin resistance is associated with alterations in gut permeability and microbial activity in rats fed a moderately westernized diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin (Ireland), France. Proceedings of the Nutrition Society, 79 (OCE2), pp.E644, 2020, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120005935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt de la substitution d’aliments d’une même catégorie pour la réduction du risque de diabète de type 2 : étude de cas avec la catégorie des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des protéines végétales pour répondre à des objectifs de compositions en acides aminés adaptés à divers objectifs nutritionnels – une analyse exploratoire par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification du profil protéique est nécessaire pour assurer l’adéquation en protéines et en acides aminés lorsqu’on augmente le rapport protéines végétales/animales : résultats de modélisations sur une population adulte en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conseils alimentaires personnalisés et pas-à-pas améliorent la qualité nutritionnelle de l’alimentation de femmes enceintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts toxicologiques, environnementaux et économiques de l’amélioration de l’adéquation nutritionnelle des régimes individuels par des modifications élémentaires de la consommation de sources protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'un défaut de régulation de la lipogenèse de novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils diététiques protéiques sont associés à l’adéquation nutritionnelle dans la population adulte française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural isotopic signatures of variations in nitrogen metabolism during under- or over-nutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotopes User group Meeting (JESIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesgards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon M Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between the dietary inflammatory index and cancer risk and mortality: results from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARC's 50th Anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Gpr West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Lantoine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS 2016 – Joint Meeting of the Federation of European Physiological Societies and the French Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. Acta Physiologica SI(708) 50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate micronutrients intakes in pregnancy requires major changes in the quality of the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, Annals of Nutrition and Metabolism, 67, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arginine orale, particulièrement sous une forme à libération prolongée, est utilisée plus efficacement pour la synthèse de monoxyde d’azote quand les sujets présentent des facteurs de risque du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Jurgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles de conseils alimentaires personnalisés et pas à pas permettent d'améliorer considérablement l'adéquation nutritionnelle des régimes en vue d'une grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en protéines végétales et la diversité alimentaire des régimes sont associés à la qualité de l’alimentation de façon indépendante et additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Résumés des présentations aux JFN de Marseille 2015 / Nutrition clinique et métabolisme 31 (2017) 30–82, 31, pp.64 - 64, 2015, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant protein intake and dietary diversity are independently and additively associated with dietary quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, Annals of Nutrition and Metabolism, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « équilibre pour deux » durant la grossesse : entre prise de conscience nutritionnelle et cacophonie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gurviez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Nutrition Clinique et Métabolisme, Volume 31, Issue 1, February 2017, Page 61, 31 (1), </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflammation postprandiale à bas bruit n'implique pas la voie TLR4 chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre la consommation de groupes contributeurs à l’apport protéique et l’adéquation nutritionnelle des régimes dans deux populations aux profils alimentaires différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Donnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Résumés des présentations aux JFN de Marseille 2015 / Nutrition clinique et métabolisme 31, pp.67 - 67, 2017, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 27, pp.S75 - S76, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 48, pp.S75 - S76, Cahiers de Nutrition et de Diététique. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70396-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime riche en acide α-linolénique sur le métabolisme secondaire de l’arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua N. Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Nutr Clin Metab (2013) 27(S1):S75-S76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nutrient based diet quality index and validation on national French and US dietary surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Diet and Activity Methods (ICDAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet rich in alpha-linolenic acid on nitric oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine metabolism by dietary fatty acids Involvement of PPARa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Azzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Société Française de Nutrition and the Nutrition Society-UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId877"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:171.42857142857px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mariotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Nutrition à AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4516-3853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186345283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9651-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Nutrition à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Co-animateur du Domaine Santé Humaine du cursus ingénieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR0914 AgroParisTech-INRAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l'Anses (Membre de Groupes de Travail, 2004- ; Membre (2009-2012) puis Président du Comité d'Experts Spécialisé Nutrition Humaine, 2012-2022 ; Membre du Conseil Scientifique international, 2023- ).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Increased Dietary Diversity Depend on Food Group and Diversity Dimension: A Microsimulation Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 156 (2), pp.101316. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.101316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3, pp.100022. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety on the establishment of dietary guidelines for people following a diet that excludes some or all foods of animal origin (vegetarians)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and health benefits and risks of plant-based substitute foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 (1), pp.110-123. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665123004767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled impacts of substituting meat and dairy with plant-based substitutes on risk of nutrient deficiency and chronic disease–related mortality: a microsimulation study in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (4), pp.1052-1060. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited risks of nutrient deficiency and significant modelled health benefits of adherence to a moderate plant-based diet in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.200. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03714-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques 92 (2024), 1-11 Que sait-on de la diversité des régimes alimentaire ? Le point de vue nutrition-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about diet diversity? The nutrition-health viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarding: the impacts of partial replacement of red and processed meat with legumes or cereals on protein and amino acid intakes: a modelling study in the Finnish adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07853890.2024.2341757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal proteins: seeing both the trees and the forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (6), pp.1309-1310. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.100278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour couvrir ses besoins dans le cadre d’une alimentation durable ? Focus sur les protéines et le calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy-Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Pattern Trajectories in French Adults of the NutriNet-Santé Cohort Over Time (2014-2022): Role of Socioeconomic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (9), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524002514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Jolata Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Nutritional Lessons Can Be Learned from a Misspecified and Overrestricted Model with No Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp. 911-912. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based meat substitutes are useful for healthier dietary patterns when adequately formulated – an optimization study in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (4), pp.1891-1901. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best reshape diets to be healthier with lower or no ruminant meat, and implications for environmental pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 414, pp. 137600. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (1), pp.159052. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Can Be as Efficient as Milk Protein to Maintain Fat Free Mass in Old Rats, Even When Fat and Sugar Intakes Are High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp.2631-2641. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Plant-Based Meat Alternatives Can Help Facilitate and Maintain a Lower Animal to Plant Protein Intake Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp. 392-405. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advnut.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking food products based on estimating and combining their microbiological, chemical and nutritional risks: Method and application to Ready-To-Eat dishes sold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112939. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Beyond traditional roles for amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajavel Elango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp. 186-188. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher adherence to the EAT-Lancet reference diet is associated with higher nutrient adequacy in the NutriNet-Santé cohort: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Reuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (6), pp.1174-1185. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2023.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled healthy eating patterns are largely constrained by currently estimated requirements for bioavailable iron and zinc – a diet optimization study in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), p. 958-969. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Supplementation of Sodium Nitrate vs. Sodium Chloride Increases Homoarginine Synthesis in Young Men Independent of Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Maassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Thorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential effects of meat substitution on diet quality could be high if meat substitutes are optimized for nutritional composition - a modeling study in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.1991-2002. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.924526. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Plant Proteins to Achieve Amino Acid Profiles Adapted to Various Nutritional Objectives—An Exploratory Analysis Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.809685. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.809685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kemeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.986542. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine and homoarginine are closely interrelated metabolites in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Baskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos A. Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, p. 967-976. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-022-03158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of tailored dietary advice to improve the nutrient adequacy of the diet in french pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14010085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally adequate and environmentally respectful diets are possible for different diet groups: an optimized study from the NutriNet - Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (6), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqac253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Modeling Healthy Eating Patterns for Food-Based Dietary Guidelines—Scientific Concepts, Methodological Processes, Limitations, and Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.590-599. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmaa176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03191497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrary to ultra-processed foods, the consumption of unprocessed or minimally processed foods is associated with favorable patterns of protein intake, diet quality and lower cardiometabolic risk in French adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arrazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving food-related greenhouse gas emissions can be achieved by redistributing meat consumption: progressive optimization Results of the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147901. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative to disruptive diets for optimizing nutrition, environmental impacts and cost in French adults from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-021-00227-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituting Meat or Dairy Products with Plant-Based Substitutes Has Small and Heterogeneous Effects on Diet Quality and Nutrient Security: A Simulation Study in French Adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Le baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (8), pp.2435-2445. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine supplementation and cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp. 29-34. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Dietary Intake of One-Carbon Metabolism Nutrients in the Year before Pregnancy and Birth Anthropometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.838. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12030838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited commentary in response to: Risk of overestimating treatment effects and generalisability of computer-based tailored dietary counselling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (8), pp.959-960. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114520000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based tailored dietary counseling improves the nutrient adequacy of the diet of French pregnant women: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (2), pp.220-231. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114519002617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning and stunting affect nitrogen and carbon stable isotope natural abundances in the hair of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kolsteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59402-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.E175-E186. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a new dietary index assessing nutrient security by aggregating probabilistic estimates of the risk of nutrient deficiency in two French adult populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (8), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114520005115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation de l’apport en protéines et acides aminés dans les régimes végétariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.66-81. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Postprandial Appearance of Features of Cardiometabolic Risk: Acute Induction and Prevention by Nutrients and Other Dietary Substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1963. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal and Plant Protein Sources and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (Supplement_4), pp.S351-S366. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmy110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initial Dietary Pattern Should Be Considered when Changing Protein Food Portion Sizes to Increase Nutrient Adequacy in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan De gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (3), pp.488-496. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxy275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-Protein Diversity Is Critical to Ensuring the Nutritional Adequacy of Diets When Replacing Animal With Plant Protein: Observed and Modeled Diets of French Adults (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan De gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (3), pp.536-545. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales et végétales : quels effets sur la santé cardio-métabolique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-declared attitudes and beliefs regarding protein sources are a good prediction of the degree of transition to a low-meat diet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.104345. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural isotope abundances of carbon and nitrogen in tissue proteins and amino acids as biomarkers of the decreased carbohydrate oxidation and increased amino acid oxidation induced by caloric restriction under a maintained protein intake in obese rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.1087. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11051087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein and Amino Acids in Vegetarian Diets-A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vegetarian, Vegan Diets and Human Health, 11 (11), pp.2661. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Willingness to Modify Portion Sizes or Eat New Protein Foods Largely Depends on the Dietary Pattern of Protein Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1556. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11071556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric and Symmetric Protein Arginine Dimethylation: Concept and Postprandial Effects of High-Fat Protein Meals in Healthy Overweight Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1463. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11071463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Recommendations for Sugar Intake in Adults: A Novel Approach Chosen by ANSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10080989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (6), pp.876-884. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Protein Food Intake Are Associated with Nutrient Adequacy in the General French Adult Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results, meta-analysis and a first evaluation of UNOxR, the urinary nitrate-to-nitrite molar ratio, as a measure of nitrite reabsorption in experimental and clinical settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Vi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (7), pp.799-821. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-018-2573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du métabolisme des protéines et des acides aminés dans la prévention et la prise en charge du syndrome métabolique. Modulation par les acides gras n-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial low-grade inflammation does not specifically require TLR4 activation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12986-017-0220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phytosterol and phytostanol food supplementation on plasma liposoluble vitamins and provitamin A carotenoid levels in humans: An updated review of the evidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (9), pp.1906-1921. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2015.1033611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Adequacy Is Primarily a Matter of Protein Quantity, Not Quality: Modeling an Increase in Plant:Animal Protein Ratio in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.1333. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9121333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical challenges in the assessment of NO synthesis from L-arginine in the MELAS syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslan Arinc Kayacelebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Obermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234, pp.141-142. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetarian diets and health: the voice of science needs to be heard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger végétarien, bon pour la santé ? Ce que dit, et ce que ne dit pas la science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (7), pp.1330-1340. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, attitudes, beliefs and information seeking practices with respect to nutrition-related issues: a qualitative study in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (e-306), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-016-1078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between the Dietary Inflammatory Index and mortality: modulation by antioxidant supplementation in the SU.VI.MAX randomized control trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graffouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.878-885. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.115.126243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differentially associated with large clusters of nutrient intake that may explain part of their complex relation with cvd risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/an.115.011932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dietary Inflammatory Index Is Associated with Prostate Cancer Risk in French Middle-Aged Adults in a Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graffouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (4), pp.785-791. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.225623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Intake and Dietary Diversity Are Independently Associated with Nutrient Adequacy in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (11), pp.2351-2360. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.236869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A slow-compared with a fast-release form of oral arginine increases its utilization for nitric oxide synthesis in overweight adults with cardiometabolic risk factors in a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus J. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (7), pp.1322-1329. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.231910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO synthesis from arginine is favored by alpha-linolenic acid in mice fed a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.2157-2168. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-016-2243-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy Requires Major Changes in the Quality of the Diet for Nutritional Adequacy: Simulations in the French and the United States Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0149858. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic oral L-arginine administration on the L-arginine/NO pathway in patients with peripheral arterial occlusive disease or coronary artery disease: L-Arginine prevents renal loss of nitrite, the major NO reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Y. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1961 - 1974. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2031-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric and symmetric dimethylarginine in a rat model of endothelial dysfunction induced by acute hyperhomocysteinemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1975 - 1982. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-1959-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of homoarginine (hArg) and asymmetric dimethylarginine (ADMA) from acutely and chronically administered free L-arginine in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslan Arinc Kayacelebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Weigt-Usinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Chobanyan-Juergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.1893 - 1908. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple changes within dietary subgroups can rapidly improve the nutrient adequacy of the diet of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144 (6), pp.929-936. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.113.188284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the utilization of dietary arginine for nitric oxide and urea synthesis: insight into the arginine-nitric oxide metabolic system in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus J. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Szezepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (5), pp.972 - 979. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.048025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy of the diet of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (9), pp.1466-1473. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.113.177113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to FS Dioguardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.508-509. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.065474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Diet Quality Index Based on the Probability of Adequate Nutrient Intake (PANDiet) Using National French and US Dietary Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42155. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restricted cubic spline approach to assess the association between high fat fish intake and red blood cell EPA + DHA content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.318-326. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et perspectives d’évolution de l’apport protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restricted cubic spline approach to assess the association between high fat fish intake and red blood cell EPA + DHA content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.318-326. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed and milk protein exhibit a similar overall nutritional value but marked difference in postprandial regional nitrogen utilization in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-8-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for PPARa in the regulation of arginine metabolismand nitric oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua N. Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.969-979. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0797-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial effects of a lipid-rich meal in the rat are modulated by the degree of unsaturation of 18C fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (2), pp. 231-240. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.metabol.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early postprandial low-grade inflammation after high-fat meal in healthy rats : possible involvement of visceral adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp. 550-555. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-response analyses using restricted cubic spline functions in public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-response analyses using restricted cubic spline functions in public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (9), pp.1037-1057. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential pitfalls of health claims from a public health nutrition perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (10), pp.624 - 638. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-4887.2010.00322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body basal nitric oxide production is impaired in postprandial endothelial dysfunction in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.niox.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption kinetics are a key factor regulating postprandial protein metabolism in response to qualitative and quantitative variations in protein intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (6), pp. R1691-R1705. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed Protein in a High-Fat Mixed Meal Alleviates Postprandial Systemic and Vascular Oxidative Stress and Prevents Vascular Endothelial Dysfunction in Healthy Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (9), pp. 1660-1666. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.109.107441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-nitrogen production and salvage are modulated by protein intake in fed humans: results of an oral stable-isotope-tracer protocol and compartmental modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (6), pp. 1702-1714. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/87.6.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed protein inhibits the initiation of insulin resistance by a high-saturated fat, high-sucrose diet in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp 984-991. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s000711450896092x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting Nitrogen into Protein – Beyond 6.25 and Jones' Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390701279749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing habitual protein intake results in reduced postprandial efficiency of peripheral, anabolic wheat protein nitrogen use in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gausserès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp 666-678. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/87.3.666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor digestibility of rapeseed protein is balanced by its very high metabolic utilization in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137 (3), pp.594-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary cysteine alleviates sucrose-induced oxidative stress and insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Mikogami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (7), pp.1089 - 1097. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poor Digestibility of Rapeseed Protein Is Balanced by Its Very High Metabolic Utilization in Humans 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutrition Nutrient Physiology, Metabolism, and Nutrient-Nutrient Interactions J. Nutr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.594 - 600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amino acid-derived luminal metabolites on the colonic epithelium and physiopathological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-006-0477-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduced energy intake of rats fed a high-protein low-carbohydrate diet explains the lower fat deposition, but macronutrient substitution accounts for the improved glycemic control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1849-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to splanchnic and total anabolic utilization of dietary nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 285 (1), pp. E88-E97. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral and Splanchnic Metabolism of Dietary Nitrogen Are Differently Affected by the Protein Source in Humans as Assessed by Compartmental Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 132 (1), pp. 125-133. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/132.1.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the albumin fraction on the bioavailability and postprandial utilization of the pea protein given selectively to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131 (6), pp.1706-1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy nutrients modulate the splanchnic sequestration of dietary nitrogen in humans: a compartmental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 281 (2), pp. E248-E260. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.2001.281.2.E248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental modeling of postprandial dietary nitrogen distribution in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (1), pp.E161-E175. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.2000.279.1.E161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value of 15N-soy protein isolate assessed from ileal digestibility and postprandial protein utilization in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 129, pp.1992-1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Diet and Nutrition on Postprandial Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, SBN978-3-03943-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mariotti. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.922, 2017, 9780128039687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36 - Plant Protein, Animal Protein, and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.643 - 665, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xxxiii - xxxiv, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.05001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Vegetarian Diets: Definitions and Pitfalls in Interpreting Literature on Health Effects of Vegetarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter C. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3 - 10, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 - Plant Protein, Animal Protein, and Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariotti, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetarian and Plant-Based Diets in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.621 - 642, 2017, 978-0-12-803968-7. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803968-7.00035-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Intake Throughout Life and Current Dietary Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Nutrition of Amino Acids and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp.13--25, 2016, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-802167-5.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’établissement de repères alimentaires destinés aux personnes suivant un régime d’exclusion de tout ou partie des aliments d’origine animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0118, Anses. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des repères du PNNS : répartition temporelle des prises alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0001, Anses. 2024, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude Risque ConsoTâche 3 : Distorsion entre la perception des consommateurs et l’évaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nebout-Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; INC. 2023, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques liés aux niveaux d’activité physique et de sédentarité des adultes de 18 à 64 ans, hors femmes enceintes et ménopausées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benzi-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2017-SA-0064_b, Anses. 2022, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude Risque ConsoTâche 1 : Perception des risques par les consommateurs dans les plats préparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui scientifique et technique relatif aux fréquences alimentaires recommandées en restauration scolaire dans le cadre de l’expérimentation du menu végétarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet‐coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0101, Anses. 2021, p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04018030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des références nutritionnelles françaises en vitamines et minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benzi-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0238, Anses. 2021, 240 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03431491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0143, Anses. 2019, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'actualisation de la méthode d'imputabilité des signalements d'effets indésirables de nutrivigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissonnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Danel Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0026, Anses. 2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02149825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des repères du PNNS : révision des repères de consommations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Builliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2012-SA-0103, Anses. 2016, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desnouveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of eight-year trajectories of diet-related environmental pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Challenge of Sustainable Diets: Reconciling Health, Environment, and Society in Dietary Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does dietary diversity enhance diet quality? The importance of food groups and dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability and sovereignty? There is no relationship between nutritional quality, environmental impact and food sovereignty in the French dietary pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la réduction de la viande dépendent de ce qui la remplace, et de ceux qui remplacent : une analyse de substitution intégrant l’aspect socio-économique dans la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between increasing organic food consumption and reducing land occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional risk-benefit assessment of plant-forward diets: what is the balance between the risks of nutrient inadequacy and the benefits of healthier eating patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la végétalisation des repas servis en restauration scolaire sur le risque d’inadéquation nutritionnelle – une étude de micro-simulation à partir des données de consommation des enfants français de 7 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Nutrition Clinique et Métabolisme; Société Française de Nutrition, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling increased dietary diversity in plant and animal products and its impact on diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUNS; SFN; FFN, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation bénéfices-risques en alimentation humaine : Application à la question de la végétalisation de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation bénéfices-risques en alimentation humaine – Grands Objectifs Scientifiques (GOS3) du Département INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département INRAE Alimentation Humaine, Mar 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources en protéines animales ou végétales en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des sources alimentaires en nutrition humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Médecine; Académie Vétérinaire de France, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité alimentaire intra-catégorielle et qualité nutritionnelle des régimes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département SVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre diversité alimentaire et qualité nutritionnelle par simulation de changements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Junior Pluridisciplinaire de l'Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2024, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein amount and quality – Plant-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congres on Clinical Nutrition &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPEN, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation protéique des régimes pour la santé humaine et planétaire : jusqu’où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les protéines au cœur des enjeux contemporains - exploration de propositions alimentaires de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE SADAPT et Chaire ANCA, Oct 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davantage de protéines végétales dans l'alimentation humaine : freins nutritionnels et leviers diététiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels régimes pour assurer les besoins nutritionnels et la santé tout en diminuant les impacts environnementaux ? Focus sur les protéines & le calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Jun 2023, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein did not alleviate postprandial endothelial dysfunction when added to a HFHS challenge meal: a randomized crossover trial in healthy adults over 65 years presenting cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Society Summer Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Society, Jul 2023, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein does not alleviate postprandial endothelial dysfunction in healthy elderly people with cardiometabolic risk factors – a randomized controlled crossover trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne J Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference 2023 - Nutrition at key stages of the lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom. pp.E370, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966512300469X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aliments ultratransformés » – La vision du nutritionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Departement INRAE TRANSFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein quantity and quality and cardiometabolic health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2023 - The 14th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health benefits and risks of plant-based food analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Society Summer Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substituts végétaux et qualité nutritionnelle des régimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation de la durabilité des régimes alimentaires – Application à la végétalisation et enjeux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RSE d’AgroParisTech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de la diversité des régimes alimentaires ? Le point de vue nutrition-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/fahb-6v39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs à relever les défis de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque “Questions de pédagogies dans l’enseignement supérieur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère de la durabilité de profils protéiques chez des adultes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Nutritional Composition of a Meat Substitute Intended to Replace Meat in Observed Diet Results in Marked Improvement of the Diet Quality of French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2021 Live Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. pp.1089-1089, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab053_082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Health Value of Modelled Healthy Eating Patterns Is Largely Constrained by the Current Reference Values for Bioavailable Iron and Zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2021 Live Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Nutrition, Jun 2021, online, United States. pp.119, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab035_027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales/végétales, régimes et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire X-FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein in plant-based diets: Classical and emerging topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VegMed Web 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, [web-based conference], Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines alimentaires et santé cardiométabolique : les nouveaux enjeux de la transition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’Institut Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between the maternal dietary intake of methyl-donors and birth anthropometry in the French EDEN cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices santé et risques nutritionnels d’une transition vers plus de protéines végétales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille / électronique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la durabilité des régimes alimentaires des individus de la cohorte NutriNet-Santé selon leur niveau initial de végétalisation : une optimisation multicritère à objectifs gradués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2020.02.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de l’EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecorguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées du Collège des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un indice de sécurité nutritionnelle combinant des estimations probabilistes de risques de carences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable values of the 2017 French food-based dietary Guidelines:Findings from the BioNutriNet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019, Malnutrition in an Obese World: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de trajectoires de changements de régimes sous objectifs et contraintes nutritionnelles et de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nexus-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Scientifique Alimentation &amp; Bioéconomie de l’INRAE, May 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning and chronic malnutrition affect carbon and nitrogen stable isotope natural abundance in infant and young children’s hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rayhan Mostak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Abdul Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R4NUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action Against Hunger, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véganisme sur le devant de la scène : une analyse nutritionnelle des régimes végétaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21e Entretiens de Nutrition de L’institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des sources de protéines végétales est primordiale pour assurer l’adéquation nutritionnelle lors de la substitution des protéines animales par les protéines végétales, dans la population adulte française (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation de l’alimentation et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’alimentation durable de la Mairie de Paris – Quelle alimentation durable pour mon assiette ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des nouvelles recommandations nutritionnelles françaises : Résultats du projet BioNutriNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer la consommation de sources protéiques par des modifications de tailles de portion pour augmenter l’adéquation nutritionnelle : ce qui fonctionne pour tout le monde et ce qui dépend du profil de consommation initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité alimentaire : définition, mesure et relation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diversité Alimentaire du Fond Français pour l'Alimentation et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fond Français pour l'Alimentation et la Santé, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying protein food intakes for a better nutrient adequacy of the diet with or without a systematic substitution for more plant protein foods: impacts on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Nutrition, Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranging protein food intake with simple changes in portion sizes to increase nutrient adequacy: what works for all and what depends on the initial dietary protein pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity, Dietary quality, and Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “diversity and food systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Standing Committee on Agricultural Research, Food System working group, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rats resistant to high-fat/high-sucrose diet-induced obesity and metabolic syndrome have a lower de novo lipogenesis in adipose tissues and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASN American Society for Nutrition., Jun 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines et acides aminés dans les régimes végétariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and cardiometabolic health: what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Congress on Vegetarian Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Loma Linda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine alimentaire et initiation du risque cardiométabolique : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et la mortalité – modulation par une supplémentation en antioxydants dans l’essai randomisé SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. pp.63 - 64, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phytosterol and phytostanol food supplementation on plasma liposoluble vitamins and provitamin A carotenoid levels in humans: An updated review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kalonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Fat Soluble Vitamin congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mashchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.229 - 230, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel équilibre entre protéines animales et végétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatox: a new one-year training program for engineering students on assessment and management of toxicological risks for both human and ecosystem health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et l'incidence de cancer et la mortalité dans l'essai SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Graffouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P226: Grossesse et adéquation nutritionnelle des femmes françaises : évaluation et simulation d’amélioration par des modifications diététiques simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S187, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70868-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégations nutritionnelles et de santé: Introduction et évolution du cadre de la communication nutrition/santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine d'Auvergne, Sep 2014, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O52: Les signatures isotopiques naturelles des modulations du métabolisme azoté lors d'une fonte protéique induite par restriction énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaujal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S57, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake of plant proteins as a marker of diet quality in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Nutrition Society, Belgian and French Nutrition Societies meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.E323, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665113003571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. Supplement 1075.2, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.1530-6860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et perspectives d’évolution de l’apport protéique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine d'Auvergne, Sep 2012, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en protéines animales et végétales sont associés différemment à l’adéquation des apports en nutriments chez les adultes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française ne permet pas en l'état actuel de produire des régimes suffisamment durables pour la santé et l’environnement : une analyse des conflits entre souveraineté et durabilité alimentaire par optimisation multicritères des régimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution des apports usuels et nutriments : une étude statistique comparative des modèles de variabilité et de leurs implications sur les estimations des prévalences d’inadéquation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’augmentation simulée de la diversité au sein des catégories alimentaires affecte la qualité nutritionnelle des régimes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'adhésion aux recommandations alimentaires françaises : une analyse de profils et motivations dans une cohorte française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées francophone de nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles risques de carences et importants bénéfices pour la santé à long terme chez les adultes français qui suivent un régime végétalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles risques de carences et importants bénéfices pour la santé à long-terme chez les adultes français qui suivent un régime végétalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited nutrient deficiency risks and significant modelled health benefits in French adults following a more plant-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference - FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUTRITION 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité alimentaire : caractérisation, évaluation et lien avec la qualité nutritionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Study of Ingestive Behaviour (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , PO01_022 (page 63), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations planétaires EAT-Lancet permettent-elles de satisfaire les besoins nutritionnels ? Evaluation dans une cohorte d’adultes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Brunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange protéique végétal aussi efficace que les protéines du lait pour maintenir la masse maigre au cours du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lefranc-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’intégration dans l’alimentation de substituts de viande sur la qualité nutritionnelle des régimes des français : une étude de simulation sur l’échantillon INCA3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation en population française (INCA3) : un régime plus sain implique des redistributions au sein des produits céréaliers et carnés qui s’expliquent par la satisfaction des besoins en Zinc et Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de la consommation de protéines par sources alimentaires entre 2010 et 2019 selon les profils de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Seconda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une résistance à l'insuline infra-clinique est associée à des altérations précoces au niveau intestinal chez des rats soumis à un régime de type &amp;quot;occidental&amp;quot; modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso-Culetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veŕonique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une résistance à l'insuline infra-clinique est associée à des altérations précoces au niveau intestinal chez des rats soumis à un régime de type &amp;quot;occidental&amp;quot; modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de produits bruts, transformés et ultra-transformés est différemment associée à la qualité de l’alimentation et la consommation de protéines, dans la population adulte française (INCA3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arrazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early insulin resistance is associated with alterations in gut permeability and microbial activity in rats fed a moderately westernized diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin (Ireland), France. Proceedings of the Nutrition Society, 79 (OCE2), pp.E644, 2020, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120005935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt de la substitution d’aliments d’une même catégorie pour la réduction du risque de diabète de type 2 : étude de cas avec la catégorie des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des protéines végétales pour répondre à des objectifs de compositions en acides aminés adaptés à divers objectifs nutritionnels – une analyse exploratoire par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier les apports protéiques pour améliorer l’adéquation nutritionnelle en visant systématiquement ou non davantage de protéines végétales : impacts sur la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver protein synthesis increases in a rat model of diet-induced obesity and metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conseils alimentaires personnalisés et pas-à-pas améliorent la qualité nutritionnelle de l’alimentation de femmes enceintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification du profil protéique est nécessaire pour assurer l’adéquation en protéines et en acides aminés lorsqu’on augmente le rapport protéines végétales/animales : résultats de modélisations sur une population adulte en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts toxicologiques, environnementaux et économiques de l’amélioration de l’adéquation nutritionnelle des régimes individuels par des modifications élémentaires de la consommation de sources protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Perrimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Orset Orset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'un défaut de régulation de la lipogenèse de novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils diététiques protéiques sont associés à l’adéquation nutritionnelle dans la population adulte française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Gavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural isotopic signatures of variations in nitrogen metabolism during under- or over-nutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotopes User group Meeting (JESIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between the dietary inflammatory index and cancer risk and mortality: results from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Deschasaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Shivappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARC's 50th Anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesgards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon M Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Gpr West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Lantoine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS 2016 – Joint Meeting of the Federation of European Physiological Societies and the French Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. Acta Physiologica SI(708) 50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en protéines végétales et la diversité alimentaire des régimes sont associés à la qualité de l’alimentation de façon indépendante et additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Résumés des présentations aux JFN de Marseille 2015 / Nutrition clinique et métabolisme 31 (2017) 30–82, 31, pp.64 - 64, 2015, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles de conseils alimentaires personnalisés et pas à pas permettent d'améliorer considérablement l'adéquation nutritionnelle des régimes en vue d'une grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia M. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arginine orale, particulièrement sous une forme à libération prolongée, est utilisée plus efficacement pour la synthèse de monoxyde d’azote quand les sujets présentent des facteurs de risque du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Jurgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate micronutrients intakes in pregnancy requires major changes in the quality of the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, Annals of Nutrition and Metabolism, 67, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant protein intake and dietary diversity are independently and additively associated with dietary quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Egnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, Annals of Nutrition and Metabolism, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflammation postprandiale à bas bruit n'implique pas la voie TLR4 chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « équilibre pour deux » durant la grossesse : entre prise de conscience nutritionnelle et cacophonie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gurviez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Nutrition Clinique et Métabolisme, Volume 31, Issue 1, February 2017, Page 61, 31 (1), </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Landry Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre la consommation de groupes contributeurs à l’apport protéique et l’adéquation nutritionnelle des régimes dans deux populations aux profils alimentaires différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Donnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Résumés des présentations aux JFN de Marseille 2015 / Nutrition clinique et métabolisme 31, pp.67 - 67, 2017, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 27, pp.S75 - S76, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 48, pp.S75 - S76, Cahiers de Nutrition et de Diététique. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70396-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime riche en acide α-linolénique sur le métabolisme secondaire de l’arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua N. Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Nutr Clin Metab (2013) 27(S1):S75-S76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nutrient based diet quality index and validation on national French and US dietary surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget A. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Diet and Activity Methods (ICDAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet rich in alpha-linolenic acid on nitric oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine metabolism by dietary fatty acids Involvement of PPARa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Azzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Société Française de Nutrition and the Nutrition Society-UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId878"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41BA42DE"/>
+    <w:nsid w:val="25D42800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4516-3853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9651-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665123004767" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03714-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art01-GB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Messina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Glenn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poissant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajavel Elango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.03.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.809685" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsikas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Maassen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Thorns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Finkel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L&#252;tzow" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810649" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03655502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Baskal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos A. Tsikas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03158-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010085" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03191497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nadaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa176" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02576-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904865v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecorguill&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030838" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520000355" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346025v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000612" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30069-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294998v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091963" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366513v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmy110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Gardner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112661" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bollenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071463" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761203v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020226" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789319v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Kruger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Vi Pham" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2573-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.06.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01620748v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Santini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-017-0220-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661871v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9121333" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506623v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kalonji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1033611" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Arinc Kayacelebi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Herrmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Obermann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.12.036" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia M. Bianchi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1078-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graffouillere" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschasaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shivappa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.126243" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.011932" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.225623" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.236869" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531702v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Guelzim" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2243-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576902v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149858" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535302v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Schneider" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rothmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schroeder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luecke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2031-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536520v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Magne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1959-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535301v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weigt-Usinger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Chobanyan-Juergens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2012-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173401v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget A. Holmes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.188284" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sirot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.06.007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR9H3DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598839v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00966694v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verger Eric" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042155" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017727v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000743v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua N. Guelzim" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Pineau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0797-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR9M5K0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783902v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHDBS79-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017749v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3841" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXR59N6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783912v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783899v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Magn&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Fischer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.03.004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4R5KVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761204v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-4887.2010.00322.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2009.04.003" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBHVX7F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783973v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107441" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269770v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne F&#233;nart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s000711450896092x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105858v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390701279749" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173370v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547455v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186779v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0477-9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0WK69GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671230v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Pueyo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694707v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005980v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01727593v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/vegetarian-and-plant-based-diets-in-health-and-disease-prevention/mariotti/978-0-12-803968-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576883v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780128039687" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.05001-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576881v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00036-8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576884v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dagnelie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00001-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576882v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00035-6" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576885v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802167-5.00002-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609761v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128067v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;mond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04018030v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337134v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Builliard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220749v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05357077v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philibert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220748v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394838v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697608v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759343v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828876v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188284v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515981v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne J Dimina" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966512300469X" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525818v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319562v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188299v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525821v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887276v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525650v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525825v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200914v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525829v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525812v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200913v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525813v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525814v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463168v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366523v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525831v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766753v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777605v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006893v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463116v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761211v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761209v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584683v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Graffouill&#232;re" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.079" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766755v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592262v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740378v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584677v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740361v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585761v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576904v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bianchi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70868-4" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01577765v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Verger" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Camilleri" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665113003571" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585762v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310592v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464483v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320360v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490781v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525635v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947690v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532150v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve&#341;onique Mathe" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366525v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366524v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366526v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761207v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761205v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761210v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761208v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740337v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572321v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779067v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584562v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.080" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572324v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584561v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.074" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584627v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584571v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Iqbal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.087" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585755v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Holmes" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70370-4" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H4K419-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584711v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70396-1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592263v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598855v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186853v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209898.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818130v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Azzout" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4516-3853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9651-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnca.versailles-saclay.hub.inrae.fr/les-equipes/equipe-prospect" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665123004767" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mombert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03714-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573142v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art01-GB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gardner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2024.2341757" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04067531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03117-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Messina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Glenn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poissant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112939" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajavel Elango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.03.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsikas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Maassen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Thorns" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Finkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L&#252;tzow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nicaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02781-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.809685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03655502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Baskal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos A. Tsikas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03158-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010085" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03191497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nadaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa176" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02576-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147901" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00227-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le&#160;baron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab146" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346025v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000612" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecorguill&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030838" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520000355" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02776973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kolsteren" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59402-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520005115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091963" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmy110" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan De&#160;gavelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy275" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295004v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30069-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galmiche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051087" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Gardner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112661" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bollenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071463" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761203v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020226" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789319v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Kruger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Vi Pham" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2573-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.06.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01620748v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Santini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-017-0220-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506623v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kalonji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1033611" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661871v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9121333" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Arinc Kayacelebi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Herrmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Obermann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.12.036" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia M. Bianchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1078-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576901v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graffouillere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschasaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shivappa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.126243" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.011932" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.225623" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.236869" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531702v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Guelzim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2243-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576902v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149858" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535302v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Schneider" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rothmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schroeder" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luecke" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2031-0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Magne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1959-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535301v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weigt-Usinger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Chobanyan-Juergens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2012-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173401v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget A. Holmes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.188284" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186845v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Szezepanski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.048025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.065474" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00966694v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verger Eric" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042155" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849062v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sirot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.06.007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR9H3DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598839v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017727v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186874v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-52" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000743v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua N. Guelzim" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Pineau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0797-7" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR9M5K0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783902v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHDBS79-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783899v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Magn&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Fischer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.03.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4R5KVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017749v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3841" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXR59N6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783912v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761204v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-4887.2010.00322.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2009.04.003" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBHVX7F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424017v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Juillet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2009" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783973v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107441" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423982v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.6.1702" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269770v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne F&#233;nart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s000711450896092x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105858v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390701279749" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423973v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausser&#232;s" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/87.3.666" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173370v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547455v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186779v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0477-9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0WK69GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423926v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2002" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423904v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.125" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671230v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Pueyo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423915v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.2.E248" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179796v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2000.279.1.E161" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694707v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005980v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01727593v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/vegetarian-and-plant-based-diets-in-health-and-disease-prevention/mariotti/978-0-12-803968-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576881v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780128039687" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00036-8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576883v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.05001-2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576884v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dagnelie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00001-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576882v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803968-7.00035-6" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576885v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802167-5.00002-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609761v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128067v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;mond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04018030v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337134v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Builliard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220749v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296331v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294699v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540380v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220748v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05357077v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philibert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296319v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394838v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569998v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602224v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697608v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759343v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570238v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188284v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828876v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515981v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne J Dimina" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966512300469X" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525818v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319562v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188299v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04526318v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525821v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887276v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fahb-6v39" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525650v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318087v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab053_082" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281211v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab035_027" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525825v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200914v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525829v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525812v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200913v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524831v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.204" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525813v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525814v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318083v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463168v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04524966v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rayhan Mostak" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Abdul Alim" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366523v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366522v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525831v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006882v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777605v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766753v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463116v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766751v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006893v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761211v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761209v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584683v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Graffouill&#232;re" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.079" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766755v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592262v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584677v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740378v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740361v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576904v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bianchi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70868-4" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585761v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576905v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaujal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galmiche" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70628-4" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01577765v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Verger" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Camilleri" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665113003571" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585762v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496050v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310592v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972892v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464483v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490781v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320360v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525635v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947690v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318084v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463141v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532150v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve&#341;onique Mathe" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366525v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366524v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366526v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006884v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766752v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761205v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761207v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761210v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761206v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761208v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598840v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Mathe" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740337v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584562v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.080" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779067v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572321v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572324v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584627v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584561v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.074" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584571v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Iqbal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.087" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585755v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Holmes" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70370-4" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H4K419-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584711v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70396-1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592263v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598855v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186853v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209898.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818130v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Azzout" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>