--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61C3154C"/>
+    <w:nsid w:val="7333928B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>