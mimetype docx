--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7333928B"/>
+    <w:nsid w:val="1D668BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>