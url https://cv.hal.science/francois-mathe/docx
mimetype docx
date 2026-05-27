--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mathé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7908-5673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFORMITÉ TECHNIQUE D'APPAREILLAGES POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ DE L'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air - Standard gravimetric measurement method for the determination of the PM10 or PM2,5 mass concentration of suspended particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Européen de Normalisation (CEN); AFNOR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality - Performance evaluation of air quality sensor systems - Part 1: Gaseous pollutants in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphères ambiantes - Capteurs pour la qualité de l'air - Concepts relatifs à l'utilisation de dispositifs de type &amp;quot;capteur&amp;quot;/&amp;quot;système-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des paramètres de fonctionnement et raccordement à l'aide de cales étalons des analyseurs automatiques de PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison Inter Laboratoires 2020 - Niveaux 2 de la chaîne nationale d'étalonnage des analyseurs de polluants atmosphériques gazeux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES DEBITMETRES DISPONIBLES SUR LE MARCHE POUR LE CONTROLE DES AMS PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDE POUR LE CONTROLE DES PARAMETRES CRITIQUES POUR LA MESURE DES ANALYSEURS AUTOMATIQUES DE PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 6 : estimation des incertitudes sur les concentrations massiques de particules mesurées en automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Guide pratique pour l'estimation de l'incertitude de mesure des concentrations en polluants dans l'air ambiant - Partie 1 : généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE ET QUALIFICATION D’UNE LIGNE DE DISTRIBUTION DE GAZ POUR COMPARAISON INTER-LABORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VÉRIFICATION DE LA CONFORMITÉ TECHNIQUE DES APPAREILS DE MESURE POUR LA SURVEILLANCE RÉGLEMENTAIRE DE LA QUALITÉ LA QUALITÉ DE L’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON INTER LABORATOIRES 2018 - NIVEAUX 2 DE LA CHAINE NATIONALE D’ETALONNAGE DES ANALYSEURS DE POLLUANTS ATMOSPHERIQUES GAZEUX INORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme NF EN 16450 : suivi des paramètres critiques dans la détermination de la concentration massique de particules dans l’air ambiant - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay-Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l’Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air ambiant - Méthode normalisée de mesurage gravimétrique pour la détermination de la concentration massique MP10 ou MP2,5 de matière particulaire en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air - Evaluation des performances des systèmes capteurs de la qualité de l'air - Partie 1 : polluants gazeux dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice inter-laboratoire pour la mesure de la concentration massique des PM10 dans l'air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congrès Français sur les Aérosols (CFA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements & QA/QC issues : the national approach in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Particles and photo-oxidants in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the 1st measurement campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Air pollution and environmental health from science to action : the challenge of particulate matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of equivalence of PM automated monitoring methods : results of the first measurment campaign on a parisian urban background air quality station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Particles in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la qualité des mesures en air ambiant de polluants atmosphériques réglementés : le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 217, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D668BD3"/>
+    <w:nsid w:val="89F0A2DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7908-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04255655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stacey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay-Plouzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04291557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>