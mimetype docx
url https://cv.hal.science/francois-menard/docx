--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (230)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (231)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5880 +234,5880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Rough compact grains</w:t>
+                <w:t xml:space="preserve">Variation in the disk thickness across ice bands: A method for determining ice abundances in highly inclined protoplanetary disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+                <w:t xml:space="preserve">L. Martinien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ménard</w:t>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">K. Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">R. Tazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A70. </w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669037v1</w:t>
+                <w:t xml:space="preserve">hal-05596765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate proper motions of the protostellar binary system L 1551 IRS 5</w:t>
+                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Rough compact grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Hernández Garnica</w:t>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loinard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Duran</w:t>
+                <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazmín Ordóñez-Toro</w:t>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire J Chandler</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 535 (4), pp.2948 - 2969. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.A70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810888v1</w:t>
+                <w:t xml:space="preserve">hal-04669037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRou observations of the young planet-hosting star PDS 70</w:t>
+                <w:t xml:space="preserve">Accurate proper motions of the protostellar binary system L 1551 IRS 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Donati</w:t>
+                <w:t xml:space="preserve">Ricardo Hernández Garnica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. I. Cristofari</w:t>
+                <w:t xml:space="preserve">Laurent Loinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. P. Alencar</w:t>
+                <w:t xml:space="preserve">Aurora Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á. Kóspál</w:t>
+                <w:t xml:space="preserve">Jazmín Ordóñez-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Claire J Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 535 (4), pp.2948 - 2969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377207v1</w:t>
+                <w:t xml:space="preserve">hal-04810888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modest Dust Settling in the IRAS04302+2247 Class I Protoplanetary Disk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPIRou observations of the young planet-hosting star PDS 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Podio</w:t>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">P. I. Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K R Stapelfeldt</w:t>
+                <w:t xml:space="preserve">S. H. P. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Melis</w:t>
+                <w:t xml:space="preserve">Á. Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956210v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct images and spectroscopy of a giant protoplanet driving spiral arms in MWC 758</w:t>
+                <w:t xml:space="preserve">Modest Dust Settling in the IRAS04302+2247 Class I Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wagner</w:t>
+                <w:t xml:space="preserve">M. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Stone</w:t>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Skemer</w:t>
+                <w:t xml:space="preserve">K R Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ertel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+                <w:t xml:space="preserve">C. Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02028-3⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946 (2), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acb92e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268665v1</w:t>
+                <w:t xml:space="preserve">hal-04956210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics of Protoplanetary Disks: A Simulated Population of Edge-on Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct images and spectroscopy of a giant protoplanet driving spiral arms in MWC 758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Angelo</w:t>
+                <w:t xml:space="preserve">Jordan Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Duchene</w:t>
+                <w:t xml:space="preserve">Andrew Skemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Stapelfeldt</w:t>
+                <w:t xml:space="preserve">Steve Ertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoie Telkamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Ménard</w:t>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 945 (2), pp.130. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.1208-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acbb01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02028-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956235v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules with ALMA at Planet-forming Scales (MAPS): Complex Kinematics in the AS 209 Disk Induced by a Forming Planet and Disk Winds</w:t>
+                <w:t xml:space="preserve">Demographics of Protoplanetary Disks: A Simulated Population of Edge-on Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Galloway-Sprietsma</w:t>
+                <w:t xml:space="preserve">Isabel Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehan Bae</w:t>
+                <w:t xml:space="preserve">Gaspard Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Teague</w:t>
+                <w:t xml:space="preserve">Karl Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Benisty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Facchini</w:t>
+                <w:t xml:space="preserve">Zoie Telkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 950 (2), pp.147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/accae4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 945 (2), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acbb01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963537v1</w:t>
+                <w:t xml:space="preserve">hal-04956235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">Molecules with ALMA at Planet-forming Scales (MAPS): Complex Kinematics in the AS 209 Disk Induced by a Forming Planet and Disk Winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Galloway-Sprietsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaehan Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Teague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 950 (2), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/accae4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837453v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing inner and outer disk misalignments in transition disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Der Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wölfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 658, pp.A183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misaligned Rotations of the Envelope, Outflow, and Disks in the Multiple Protostellar System of VLA 1623-2417: FAUST. III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Ceccarelli</w:t>
+                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4cae⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03672047v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Near-infrared Water Ice at the Surface of the (Pre)Transitional Disk of AB Aur: Informing Icy Grain Abundance, Composition, and Size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misaligned Rotations of the Envelope, Outflow, and Disks in the Multiple Protostellar System of VLA 1623-2417: FAUST. III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ohashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Betti</w:t>
+                <w:t xml:space="preserve">Claudio Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Follette</w:t>
+                <w:t xml:space="preserve">Nami Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jorquera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">Claire J. Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">Cecilia Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (4), pp.145. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 927, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac4d9b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4cae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670821v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPHERE survey of self-shadowed planet-forming disks</w:t>
+                <w:t xml:space="preserve">Detection of Near-infrared Water Ice at the Surface of the (Pre)Transitional Disk of AB Aur: Informing Icy Grain Abundance, Composition, and Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Garufi</w:t>
+                <w:t xml:space="preserve">S. Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Dominik</w:t>
+                <w:t xml:space="preserve">K. Follette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Benisty</w:t>
+                <w:t xml:space="preserve">S. Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob G. van Holstein</w:t>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 658, pp.A137. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (4), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac4d9b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619660v1</w:t>
+                <w:t xml:space="preserve">hal-03670821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t>
+                <w:t xml:space="preserve">A SPHERE survey of self-shadowed planet-forming disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneaki Imai</w:t>
+                <w:t xml:space="preserve">Antonio Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Oya</w:t>
+                <w:t xml:space="preserve">Carsten Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Svoboda</w:t>
+                <w:t xml:space="preserve">Christian Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauyu Baobab Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefloch</w:t>
+                <w:t xml:space="preserve">Rob G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797309v1</w:t>
+                <w:t xml:space="preserve">hal-03619660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneaki Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. B. Brown-Sevilla</w:t>
+                <w:t xml:space="preserve">Yoko Oya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Keppler</w:t>
+                <w:t xml:space="preserve">Brian Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barraza-Alfaro</w:t>
+                <w:t xml:space="preserve">Hauyu Baobab Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Melon Fuksman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Kurtovic</w:t>
+                <w:t xml:space="preserve">Bertrand Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585936v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Brown-Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">M. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pantin</w:t>
+                <w:t xml:space="preserve">M. Barraza-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">J. D. Melon Fuksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Galicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">N. Kurtovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 654, 17 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318411v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRAVITY Young Stellar Object survey. VII. The inner dusty disks of T Tauri stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Perraut</w:t>
+                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labadie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Klarmann</w:t>
+                <w:t xml:space="preserve">R. Jensen-Clem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141624⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428869v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bhowmik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thébault</w:t>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Kral</w:t>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341514v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">The GRAVITY Young Stellar Object survey. VII. The inner dusty disks of T Tauri stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">L. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pacheco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">L. Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373006v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Menard</w:t>
+                <w:t xml:space="preserve">T. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delorme</w:t>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chomez</w:t>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458560v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic line radiative transfer with MCFOST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tessore</w:t>
+                <w:t xml:space="preserve">F Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039697⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155536v1</w:t>
+                <w:t xml:space="preserve">hal-03458560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic line radiative transfer with MCFOST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stolker</w:t>
+                <w:t xml:space="preserve">B. Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jensen-Clem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585887v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Okoda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoko Oya</w:t>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Francis</w:t>
+                <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doug Johnstone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t>
+                <w:t xml:space="preserve">Q. Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510964v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Probing protoplanetary disk evolution in the Chamaeleon II region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Chauvin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Lecoroller</w:t>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435003v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protoplanetary disk evolution in the Chamaeleon II region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Okoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Oya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. R. F. Dent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. van Der Plas</w:t>
+                <w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140496⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336107v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vigan</w:t>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hunziker</w:t>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Schmid</w:t>
+                <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Avenhaus</w:t>
+                <w:t xml:space="preserve">H. Lecoroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256369v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">J. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fontanive</w:t>
+                <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Bonavita</w:t>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709662v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286624v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. T. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirals inside the millimeter cavity of transition disk SR 21</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Pinilla</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 636, pp.L4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037656⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166900v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circumstellar environment of EX Lupi: SPHERE and SINFONI views</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spirals inside the millimeter cavity of transition disk SR 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Gabriela A. Muro-Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. d'Orazi</w:t>
+                <w:t xml:space="preserve">Paola Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, </w:t>
+              <w:t xml:space="preserve">, 2020, 636, pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667079v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Data Imputation for Signal Separation in High contrast Imaging</w:t>
+                <w:t xml:space="preserve">An Unbiased ALMA Spectral Survey of the LkCa 15 and MWC 480 Protoplanetary Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Ren</w:t>
+                <w:t xml:space="preserve">Ryan A. Loomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+                <w:t xml:space="preserve">Karin Öberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chen</w:t>
+                <w:t xml:space="preserve">Sean M. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+                <w:t xml:space="preserve">Edwin Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H. Debes</w:t>
+                <w:t xml:space="preserve">Jennifer Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 892 (2), pp.74. </w:t>
+              <w:t xml:space="preserve">, 2020, 893, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7cc8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584367v1</w:t>
+                <w:t xml:space="preserve">insu-03705215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family portrait of disk inner rims around Herbig Ae/Be stars. Hunting for warps, rings, self shadowing, and misalignments in the inner astronomical units</w:t>
+                <w:t xml:space="preserve">A 3mm chemical exploration of small organics in Class I YSOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kluska</w:t>
+                <w:t xml:space="preserve">Romane Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Berger</w:t>
+                <w:t xml:space="preserve">Karin I Öberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Malbet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Jane Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833774⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898 (2), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ebf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020130v1</w:t>
+                <w:t xml:space="preserve">hal-03008816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical signatures of Rossby vortices in cavity-hosting disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. T. Robert</w:t>
+                <w:t xml:space="preserve">A family portrait of disk inner rims around Herbig Ae/Be stars. Hunting for warps, rings, self shadowing, and misalignments in the inner astronomical units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Méheut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lazareff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937414⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944974v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">The circumstellar environment of EX Lupi: SPHERE and SINFONI views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899010v1</w:t>
+                <w:t xml:space="preserve">insu-03667079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Henning</w:t>
+                <w:t xml:space="preserve">Using Data Imputation for Signal Separation in High contrast Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892 (2), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03040491v1</w:t>
+                <w:t xml:space="preserve">hal-03584367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of edge-on protoplanetary disks with ALMA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Dynamical signatures of Rossby vortices in cavity-hosting disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. T. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038087⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968638v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unbiased ALMA Spectral Survey of the LkCa 15 and MWC 480 Protoplanetary Disks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Bergner</w:t>
+                <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7cc8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03705215v1</w:t>
+                <w:t xml:space="preserve">hal-02899010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3mm chemical exploration of small organics in Class I YSOs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin I Öberg</w:t>
+                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefloch</w:t>
+                <w:t xml:space="preserve">A. Penzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ebf⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008816v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observations of edge-on protoplanetary disks with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 642, pp.A164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898123v1</w:t>
+                <w:t xml:space="preserve">hal-02968638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nealon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring formation and dust dynamics in wind-driven protoplanetary discs: global simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A95. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899132v1</w:t>
+                <w:t xml:space="preserve">hal-02898123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triple star in disarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santhakumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom M Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ring formation and dust dynamics in wind-driven protoplanetary discs: global simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Brandner</w:t>
+                <w:t xml:space="preserve">Antoine Riols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caratti O Garatti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A162. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968636v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic field and accretion regime of CI Tau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,64 +6184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Evidence of a Spiral Arm–driving Planet in the MWC 758 Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,351 +6312,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
+                <w:t xml:space="preserve">Shadowing and multiple rings in the protoplanetary disk of HD 139614</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Coroller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">Gabriela A Muro-Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902171v1</w:t>
+                <w:t xml:space="preserve">hal-03167011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadowing and multiple rings in the protoplanetary disk of HD 139614</w:t>
+                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela A Muro-Arena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefano Facchini</w:t>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A121. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167011v1</w:t>
+                <w:t xml:space="preserve">hal-02902171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Damasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,3005 +6714,3005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength ALMA Observations of Dust Rings in Protoplanetary Disks</w:t>
+                <w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Pinilla</w:t>
+                <w:t xml:space="preserve">Y.-I. Bouarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory J. Herczeg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean M. Andrews</w:t>
+                <w:t xml:space="preserve">W. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Harsono</w:t>
+                <w:t xml:space="preserve">A. Caratti O Garatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 898 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9a54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03705195v1</w:t>
+                <w:t xml:space="preserve">hal-02968636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
+                <w:t xml:space="preserve">L’écosystème des bains-douches municipaux parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozua de Boer</w:t>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Langlois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899015v1</w:t>
+                <w:t xml:space="preserve">halshs-03035271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+                <w:t xml:space="preserve">Dual-wavelength ALMA Observations of Dust Rings in Protoplanetary Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Herczeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean M. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harsono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab9a54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040483v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écosystème des bains-douches municipaux parisiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozua de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Ménard</w:t>
+                <w:t xml:space="preserve">Julien H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035271v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Manara</w:t>
+                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tazzari</w:t>
+                <w:t xml:space="preserve">Ch. Rab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Long</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lodato</w:t>
+                <w:t xml:space="preserve">E. E. Mamajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127710v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pawellek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cugno</w:t>
+                <w:t xml:space="preserve">F. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Quanz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Stolker</w:t>
+                <w:t xml:space="preserve">G. Herczeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. M. Schmid</w:t>
+                <w:t xml:space="preserve">G. Lodato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118094v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall Perrin</w:t>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H Debes</w:t>
+                <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 882 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334961v1</w:t>
+                <w:t xml:space="preserve">hal-02352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial segregation of dust grains in transition disks : SPHERE observations of 2MASS J16083070-3828268 and RXJ1852.3-3700</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.R.F. Dent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Garufi</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624 (7), pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834800⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507592v1</w:t>
+                <w:t xml:space="preserve">hal-02489135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent dust and gas models for protoplanetary disks. IV. A panchromatic view of protoplanetary disks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Güdel</w:t>
+                <w:t xml:space="preserve">Nicole Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Degroote</w:t>
+                <w:t xml:space="preserve">Attila Moór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Liebhart</w:t>
+                <w:t xml:space="preserve">Ágnes Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832860⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03635490v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The newborn planet population emerging from ring-like structures in discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thebault</w:t>
+                <w:t xml:space="preserve">Giuseppe Lodato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Giovanni Dipierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Herczeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (1), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489135v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent dust and gas models for protoplanetary disks. IV. A panchromatic view of protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ágnes Kóspál</w:t>
+                <w:t xml:space="preserve">O. Dionatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Olofsson</w:t>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liebhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335000v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03635490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The newborn planet population emerging from ring-like structures in discs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Herczeg</w:t>
+                <w:t xml:space="preserve">G. Cugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz913⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056711v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Rodet</w:t>
+                <w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charnay</w:t>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352514v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Spatial segregation of dust grains in transition disks : SPHERE observations of 2MASS J16083070-3828268 and RXJ1852.3-3700</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fontanive</w:t>
+                <w:t xml:space="preserve">W.R.F. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 624 (7), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118095v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Engler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Schmid</w:t>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Olofsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Menard</w:t>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 626, pp.A54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935363⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489267v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic propeller accretion regime of LkCa 15</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Alencar</w:t>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Carmona</w:t>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/sly207⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02399757v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring structure in the MWC 480 disk revealed by ALMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetic propeller accretion regime of LkCa 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregory Herczeg</w:t>
+                <w:t xml:space="preserve">S. H. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834157⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483 (1), pp.L1-L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/sly207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086042v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02399757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic detection of a planet carving a gap in a protoplanetary disk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Christiaens</w:t>
+                <w:t xml:space="preserve">Ring structure in the MWC 480 disk revealed by ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dipierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Herczeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0852-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488651v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Samland</w:t>
+                <w:t xml:space="preserve">Kinematic detection of a planet carving a gap in a protoplanetary disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brems</w:t>
+                <w:t xml:space="preserve">D. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Launhardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">V. Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1109-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0852-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145830v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Disks in a High-resolution ALMA Survey of Dust Structures in the Taurus Molecular Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Herczeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Harsono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9757,19919 +9757,19919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Dust production in the debris disk around HR 4796 A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 630, pp.A142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352526v1</w:t>
+                <w:t xml:space="preserve">hal-03473338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352522v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust production in the debris disk around HR 4796 A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antoniucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 630, pp.A142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935998⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473338v1</w:t>
+                <w:t xml:space="preserve">hal-02352526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107856v1</w:t>
+                <w:t xml:space="preserve">hal-02352522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Gonzalez</w:t>
+                <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Rodet</w:t>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917794v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Dust and Gas Models for Protoplanetary Disks. III. Models for Selected Objects from the FP7 DIANA Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kamp</w:t>
+                <w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antonellini</w:t>
+                <w:t xml:space="preserve">J.-F. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Anthonioz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Baldovin-Saveedra</w:t>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaf4e5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03674434v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Consistent Dust and Gas Models for Protoplanetary Disks. III. Models for Selected Objects from the FP7 DIANA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. van Boekel</w:t>
+                <w:t xml:space="preserve">S. Antonellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anthonioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baldovin-Saveedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.064301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaf4e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118125v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03674434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Desidera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268538v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317629v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707082v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. A. Muro-Arena</w:t>
+                <w:t xml:space="preserve">Kinematic Evidence for an Embedded Protoplanet in a Circumstellar Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dominik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Klarmann</w:t>
+                <w:t xml:space="preserve">D. J. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aac6dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03635034v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HH30 edge-on T Tauri star</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Muro-Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Louvet</w:t>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dougados</w:t>
+                <w:t xml:space="preserve">L. B. F. M. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cabrit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731733⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949407v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03635034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Evidence for an Embedded Protoplanet in a Circumstellar Disk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pinte</w:t>
+                <w:t xml:space="preserve">The HH30 edge-on T Tauri star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Price</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">C. Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mardones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. R. F. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aac6dc⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03693554v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mapping of the temperature and velocity gradients in discs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02965077v1</w:t>
+                <w:t xml:space="preserve">hal-01707082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+                <w:t xml:space="preserve">Direct mapping of the temperature and velocity gradients in discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 609, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341488v1</w:t>
+                <w:t xml:space="preserve">hal-02965077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner disk structure of the classical T Tauri star LkCa 15</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Folsom</w:t>
+                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834263⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368692v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaps and Rings in an ALMA Survey of Disks in the Taurus Star-forming Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Dipierro</w:t>
+                <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae8e1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318201v1</w:t>
+                <w:t xml:space="preserve">hal-02118142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mid-infrared molecular emission lines from T Tauri stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Carmona</w:t>
+                <w:t xml:space="preserve">Inner disk structure of the classical T Tauri star LkCa 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731460⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678177v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Gaps and Rings in an ALMA Survey of Disks in the Taurus Star-forming Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Herczeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harsono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dipierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 869 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae8e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118142v1</w:t>
+                <w:t xml:space="preserve">hal-02318201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct detection of a polarized companion outside a resolved circumbinary disk around CS Chamaeleonis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. van Holstein</w:t>
+                <w:t xml:space="preserve">Modelling mid-infrared molecular emission lines from T Tauri stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Juhasz</w:t>
+                <w:t xml:space="preserve">W. -F. Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmidt</w:t>
+                <w:t xml:space="preserve">C. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A79. </w:t>
+              <w:t xml:space="preserve">, 2018, 618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302319v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First direct detection of a polarized companion outside a resolved circumbinary disk around CS Chamaeleonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">R. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118098v1</w:t>
+                <w:t xml:space="preserve">hal-02302319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DZ Chamaeleontis: a bona fide photoevaporating disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-M Lagrange</w:t>
+                <w:t xml:space="preserve">H. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Cieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eiroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900590v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03693578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DZ Chamaeleontis: a bona fide photoevaporating disc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. A. Cieza</w:t>
+                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eiroa</w:t>
+                <w:t xml:space="preserve">S. Durkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 610, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731640⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03693578v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henning</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Chauvin</w:t>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079319v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taurus Boundary of Stellar/Substellar (TBOSS) Survey. II. Disk Masses from ALMA Continuum Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ward-Duong</w:t>
+                <w:t xml:space="preserve">Miriam Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patience</w:t>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bulger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Matthias Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaa128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03693577v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Janson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Thebault</w:t>
+                <w:t xml:space="preserve">J.C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118126v1</w:t>
+                <w:t xml:space="preserve">hal-02302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vigan</w:t>
+                <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Augereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">F. Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t>
+              <w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302430v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lazzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">E. Sezestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marzari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t>
+              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118147v1</w:t>
+                <w:t xml:space="preserve">hal-02301370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sezestre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">M. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thebault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301370v1</w:t>
+                <w:t xml:space="preserve">hal-02118126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belt(s) of debris resolved around the Sco-Cen star HIP 67497</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Taurus Boundary of Stellar/Substellar (TBOSS) Survey. II. Disk Masses from ALMA Continuum Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lagrange</w:t>
+                <w:t xml:space="preserve">K. Ward-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628929⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaa128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02268112v1</w:t>
+                <w:t xml:space="preserve">insu-03693577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent dust and gas models for protoplanetary disks. II. Chemical networks and rates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bouma</w:t>
+                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730388⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03692474v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lesur</w:t>
+                <w:t xml:space="preserve">Belt(s) of debris resolved around the Sco-Cen star HIP 67497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654654v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02268112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dust around HD 142527 down to 0.025 (4au) Using SPHERE/ZIMPOL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. De Boer</w:t>
+                <w:t xml:space="preserve">Consistent dust and gas models for protoplanetary disks. II. Chemical networks and rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. -F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Szulagyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">C. Rab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7560⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678387v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03692474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbiting a binary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764685v1</w:t>
+                <w:t xml:space="preserve">hal-01769730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for pre- and proto-brown dwarfs in the dark cloud Barnard 30 with ALMA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Barrado</w:t>
+                <w:t xml:space="preserve">Constraining the mass of the planet(s) sculpting a disk cavity The intriguing case of 2MASS J16042165-2130284</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bayo</w:t>
+                <w:t xml:space="preserve">A. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628510⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03692551v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: Group I vs. Group II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Exploring Dust around HD 142527 down to 0.025 (4au) Using SPHERE/ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szulagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Banzatti</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630320⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03692502v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Herbig AeBe disks at the milliarcsecond scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Orbiting a binary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629305⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632780v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. De Boer</w:t>
+                <w:t xml:space="preserve">A search for pre- and proto-brown dwarfs in the dark cloud Barnard 30 with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huélamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Gregorio-Monsalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678499v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03692551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Malo</w:t>
+                <w:t xml:space="preserve">Structure of Herbig AeBe disks at the milliarcsecond scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lazareff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01769730v1</w:t>
+                <w:t xml:space="preserve">insu-01632780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the mass of the planet(s) sculpting a disk cavity The intriguing case of 2MASS J16042165-2130284</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. R. Schreiber</w:t>
+                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: Group I vs. Group II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 598, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765087v1</w:t>
+                <w:t xml:space="preserve">insu-03692502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Radial Gaps in the Disk of TW Hydrae Imaged with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 850 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5d68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01678405v1</w:t>
+                <w:t xml:space="preserve">hal-01678499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Radial Gaps in the Disk of TW Hydrae Imaged with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">R. Van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5d68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678421v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Augereau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t>
+              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649286v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717756v1</w:t>
+                <w:t xml:space="preserve">hal-01649286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bazzon</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678508v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity and other radial substructures in the disk around HD 97048</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Casassus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Canovas</w:t>
+                <w:t xml:space="preserve">A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, </w:t>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03692550v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">Ch. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678543v1</w:t>
+                <w:t xml:space="preserve">hal-01678508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 80 au cavity in the disk around HD 34282</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Cavity and other radial substructures in the disk around HD 97048</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canovas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Casassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02965090v1</w:t>
+                <w:t xml:space="preserve">insu-03692550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">An 80 au cavity in the disk around HD 34282</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">S. Casassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 607, pp.A55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+                <w:t xml:space="preserve">hal-02965090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440728v1</w:t>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and Gas in the Disk of HL Tauri: Surface Density, Dust Settling, and Dust-to-gas Ratio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Hill</w:t>
+                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/816/1/25⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634283v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent dust and gas models for protoplanetary disks. I. Disk shape, dust settling, opacities, and PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Meijerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aresu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. B. F. M. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 586, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03670552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Dust and Gas in the Disk of HL Tauri: Surface Density, Dust Settling, and Dust-to-gas Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/816/1/25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440700v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03634283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Masses of Disks around 8 Brown Dwarfs and Very Low-mass Stars in Upper Sco OB1 and Ophiuchus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. M. Harvey</w:t>
+                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/102⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634276v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Avenhaus</w:t>
+                <w:t xml:space="preserve">Dust Masses of Disks around 8 Brown Dwarfs and Very Low-mass Stars in Upper Sco OB1 and Ophiuchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ward-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440729v1</w:t>
+                <w:t xml:space="preserve">insu-03634276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALMA observations of the Th 28 protostellar disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, pp.A88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440705v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. P. Quanz</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440089v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot Jupiter orbiting a 2-million-year-old solar-mass T Tauri star</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Yu</w:t>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 534 (7609), pp.662-666. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature18305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369669v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hot Jupiter orbiting a 2-million-year-old solar-mass T Tauri star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laibe</w:t>
+                <w:t xml:space="preserve">J. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah T. Maddison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534 (7609), pp.662-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184228v1</w:t>
+                <w:t xml:space="preserve">hal-02369669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah T. Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 454, pp.L36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439780v1</w:t>
+                <w:t xml:space="preserve">hal-01184228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Large Telescope observations of Gomez’s Hamburger: Insights into a young protoplanet candidate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Baruteau</w:t>
+                <w:t xml:space="preserve">Optical Imaging Polarimetry of the LkCa 15 Protoplanetary Disk with SPHERE ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526041⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/808/2/L41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01300583v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03634063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic activity and hot Jupiters of young Suns: the weak-line T Tauri stars V819 Tau and V830 Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. J. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453 (4), pp.3706--3719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158116v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Imaging Polarimetry of the LkCa 15 Protoplanetary Disk with SPHERE ZIMPOL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634063v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Very Large Telescope observations of Gomez’s Hamburger: Insights into a young protoplanet candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bujarrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 578, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01300582v1</w:t>
+                <w:t xml:space="preserve">cea-01300583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Gas Inside the Protoplanetary Disk Cavity in HD 142527: Disk Structure from ALMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. van Der Plas</w:t>
+                <w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/798/2/85⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634082v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VLTI/PIONIER near-infrared interferometric survey of southern T Tauri stars. I. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anthonioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03634083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taurus Boundary of Stellar/Substellar (TBOSS) Survey. I. Far-IR disk emission measured with Herschel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">CO Gas Inside the Protoplanetary Disk Cavity in HD 142527: Disk Structure from ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/798/2/85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03618536v1</w:t>
+                <w:t xml:space="preserve">insu-03634082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[O I] disk emission in the Taurus star-forming region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Vicente</w:t>
+                <w:t xml:space="preserve">The Taurus Boundary of Stellar/Substellar (TBOSS) Survey. I. Far-IR disk emission measured with Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ward-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 566, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03618577v1</w:t>
+                <w:t xml:space="preserve">insu-03618536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas lines from the 5-Myr old optically thin disk around HD 141569A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Meeus</w:t>
+                <w:t xml:space="preserve">[O I] disk emission in the Taurus star-forming region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aresu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meijerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 561, pp.A50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322150⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01162322v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03618577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protoplanetary disk of FT Tauri: multiwavelength data analysis and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Brittain</w:t>
+                <w:t xml:space="preserve">Gas lines from the 5-Myr old optically thin disk around HD 141569A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing-Fai Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 567, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321987⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 561, pp.A50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03618557v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01162322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Moutou</w:t>
+                <w:t xml:space="preserve">The protoplanetary disk of FT Tauri: multiwavelength data analysis and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Grankin</w:t>
+                <w:t xml:space="preserve">S. Brittain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069271v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03618557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution from protoplanetary to debris discs: the transition disc around HD 166191</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially Resolved HCN J = 4-3 and CS J = 7-6 Emission from the Disk around HD 142527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Kennedy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. L. Sitko</w:t>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2435⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/792/2/L25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03618595v1</w:t>
+                <w:t xml:space="preserve">insu-03618541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved HCN J = 4-3 and CS J = 7-6 Emission from the Disk around HD 142527</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. F. Thi</w:t>
+                <w:t xml:space="preserve">Modelling the magnetic activity &amp; filtering radial velocity curves of young Suns: the weak-line T Tauri star LkCa 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/792/2/L25⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444, pp.3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03618541v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mozambique Channel: From physics to upper trophic levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution from protoplanetary to debris discs: the transition disc around HD 166191</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ternon</w:t>
+                <w:t xml:space="preserve">S. J. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bach</w:t>
+                <w:t xml:space="preserve">C. M. Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barlow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+                <w:t xml:space="preserve">M. L. Sitko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.012⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438, pp.3299-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131376v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03618595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and dust in the beta Pictoris moving group as seen by the Herschel Space Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mozambique Channel: From physics to upper trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">J. Huggett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322901⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03618582v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the structure of the transition disk HD 135344B (SAO 206462) by simultaneous modeling of multiwavelength gas and dust observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Gas and dust in the beta Pictoris moving group as seen by the Herschel Space Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 567, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322534⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03618559v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03618582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure of the transition disk around TW Hydrae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Linz</w:t>
+                <w:t xml:space="preserve">Constraining the structure of the transition disk HD 135344B (SAO 206462) by simultaneous modeling of multiwavelength gas and dust observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 564, pp.A93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02547936v1</w:t>
+                <w:t xml:space="preserve">insu-03618559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of warm carbon monoxide in protoplanetary discs observed with Herschel SPIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+                <w:t xml:space="preserve">On the structure of the transition disk around TW Hydrae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Naylor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. -F. Thi</w:t>
+                <w:t xml:space="preserve">C. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1462⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 564, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03618157v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASPS—A Herschel survey of gas and dust in protoplanetary disks: Summary and initial statistics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Signatures of warm carbon monoxide in protoplanetary discs observed with Herschel SPIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Menard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. -F. Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/670826⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444, pp.3911-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03617073v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03618157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the NaCo Large Program: probing the occurrence of exoplanets and brown dwarfs at wide orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (S299), pp.17-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921313007680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the gas-and-dust disk structure in HD 163296 using ALMA observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. López</w:t>
+                <w:t xml:space="preserve">GASPS—A Herschel survey of gas and dust in protoplanetary disks: Summary and initial statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321603⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (927), pp.477-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/670826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03614299v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03617073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared imaging polarimetry of HD 142527</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Unveiling the gas-and-dust disk structure in HD 163296 using ALMA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Gregorio-Monsalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. R. Schreiber</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 556, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321924⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03616488v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03614299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sculpting the disk around T Chamaeleontis: an interferometric view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">Near-infrared imaging polarimetry of HD 142527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jordán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 552, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220675⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524139v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03616488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Vapor In The Protoplanetary Disk Of Dg Tau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Nisini</w:t>
+                <w:t xml:space="preserve">Sculpting the disk around T Chamaeleontis: an interferometric view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/1/L5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02533645v1</w:t>
+                <w:t xml:space="preserve">hal-02524139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARSE APERTURE MASKING OBSERVATIONS OF THE FL Cha PRE-TRANSITIONAL DISK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Cieza</w:t>
+                <w:t xml:space="preserve">Water Vapor In The Protoplanetary Disk Of Dg Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schreiber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andres Jordan</w:t>
+                <w:t xml:space="preserve">B. Nisini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 762 (1), pp.L12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L12⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 766 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533217v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the gas and dust around 51 Ophiuchi. Modelling continuum and Herschel line observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+                <w:t xml:space="preserve">SPARSE APERTURE MASKING OBSERVATIONS OF THE FL Cha PRE-TRANSITIONAL DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Casassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 762 (1), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03620913v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospheric accretion on the fully convective classical T Tauri star DN Tau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Gas and dust in the TW Hydrae association as seen by the Herschel Space Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eiroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1622⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03614201v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03617067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and dust in the TW Hydrae association as seen by the Herschel Space Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+                <w:t xml:space="preserve">Nature of the gas and dust around 51 Ophiuchi. Modelling continuum and Herschel line observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Eiroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 555, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321506⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03617067v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03620913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO(6−5) and [C i](2−1) pointed observations of five protoplanetary disks: Warm gas in HD 142527</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Dent</w:t>
+                <w:t xml:space="preserve">Magnetospheric accretion on the fully convective classical T Tauri star DN Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloche</w:t>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. P. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 553, pp.A64. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 436, pp.881-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549963v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03614201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 172555: detection of 63 μm [OI] emission in a debris disc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Barrado</w:t>
+                <w:t xml:space="preserve">CO(6−5) and [C i](2−1) pointed observations of five protoplanetary disks: Warm gas in HD 142527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -C. Augereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. F. Thi</w:t>
+                <w:t xml:space="preserve">I. de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roberge</w:t>
+                <w:t xml:space="preserve">B. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 546, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219745⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 553, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03612404v1</w:t>
+                <w:t xml:space="preserve">hal-02549963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Herbig Ae/Be stars with Herschel/PACS. The atomic and molecular contents of their protoplanetary discs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId667" w:history="1">
+                <w:t xml:space="preserve">HD 172555: detection of 63 μm [OI] emission in a debris disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 544, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219225⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03612413v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetometry of the classical T Tauri star GQ Lup: non-stationary dynamos and spin evolution of young Suns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Herschel PACS Observations and Modeling of Debris Disks in the Tucana-Horologium Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. F. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21482.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/2/147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03612403v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03622110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamically Disrupted Gap in HD 142527</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cuadra</w:t>
+                <w:t xml:space="preserve">Gas modelling in the disc of HD 163296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/754/2/L31⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622056v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas modelling in the disc of HD 163296</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+                <w:t xml:space="preserve">Observations of Herbig Ae/Be stars with Herschel/PACS. The atomic and molecular contents of their protoplanetary discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mendigutía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 538, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116919⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03612453v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel PACS Observations and Modeling of Debris Disks in the Tucana-Horologium Association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. R. F. Dent</w:t>
+                <w:t xml:space="preserve">Magnetometry of the classical T Tauri star GQ Lup: non-stationary dynamos and spin evolution of young Suns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. P. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425, pp.2948-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21482.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/2/147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03622110v1</w:t>
+                <w:t xml:space="preserve">insu-03612403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Roberge</w:t>
+                <w:t xml:space="preserve">The Dynamically Disrupted Gap in HD 142527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Donaldson</w:t>
+                <w:t xml:space="preserve">S. Perez M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jordán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/754/2/L31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686633v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03622056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of warm water vapour in Taurus protoplanetary discs by Herschel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Montesinos</w:t>
+                <w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. -F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 538, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03612451v1</w:t>
+                <w:t xml:space="preserve">hal-00686633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah T. Maddison</w:t>
+                <w:t xml:space="preserve">Detection of warm water vapour in Taurus protoplanetary discs by Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ménard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725829v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do drifting and anchored Fish Aggregating Devices (FADs) similarly influence tuna feeding habits? A case study from the western Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah T. Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2010.11.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00852822v1</w:t>
+                <w:t xml:space="preserve">hal-00725829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin-Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 531, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201016165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum and line modelling of discs around young stars. II. Line diagnostics for GASPS from the DENT grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woitke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. -F. Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 532, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03624332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; emission from the disc around HD 100546</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Do drifting and anchored Fish Aggregating Devices (FADs) similarly influence tuna feeding habits? A case study from the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116678⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1-3), pp.283--290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2010.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03624670v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale magnetic field and poleward mass accretion of the classical T Tauri star TW Hya</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hussain</w:t>
+                <w:t xml:space="preserve">Detection of CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; emission from the disc around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. -F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19288.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03612372v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03624670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm dust resolved in the cold disk around T Chamaeleontis with VLTI/AMBER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">The large-scale magnetic field and poleward mass accretion of the classical T Tauri star TW Hya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. P. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016074⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417, pp.472-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19288.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03625200v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Observations of Edge-on Protoplanetary Disks: Program Overview and First Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. D. Perrin</w:t>
+                <w:t xml:space="preserve">Warm dust resolved in the cold disk around T Chamaeleontis with VLTI/AMBER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/739/1/L7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03623406v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03625200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual protoplanetary disk around the T Tauri star ET Chamaeleontis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Woitke</w:t>
+                <w:t xml:space="preserve">Microwave Observations of Edge-on Protoplanetary Disks: Program Overview and First Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">Laura Chomiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pascucci</w:t>
+                <w:t xml:space="preserve">Patrick Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. -R. Lyo</w:t>
+                <w:t xml:space="preserve">M. D. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 534, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 739, </w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/739/1/L7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622856v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03623406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale disk fraction of brown dwarfs in the Taurus cloud as measured with Spitzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unusual protoplanetary disk around the T Tauri star ET Chamaeleontis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Monin</w:t>
+                <w:t xml:space="preserve">B. Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pinte</w:t>
+                <w:t xml:space="preserve">I. Pascucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rebull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Goldsmith</w:t>
+                <w:t xml:space="preserve">A. -R. Lyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 515, pp.A91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912338⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631848v1</w:t>
+                <w:t xml:space="preserve">insu-03622856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength study of the disk around the very low-mass star Par-Lup3-4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">The large-scale disk fraction of brown dwarfs in the Taurus cloud as measured with Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rebull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 523, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810361⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 515, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632000v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAS in Protoplanetary Systems (GASPS). I. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. R. F. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. G. Gregory</w:t>
+                <w:t xml:space="preserve">Multi-wavelength study of the disk around the very low-mass star Par-Lup3-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huélamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631792v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Complex magnetic topology and strong differential rotation on the low-mass T Tauri star V2247 Oph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Skelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. N. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t>
+              <w:t xml:space="preserve">, 2010, 402, pp.1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631972v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel-PACS observation of the 10 Myr old T Tauri disk TW Hya. Constraining the disk gas mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetospheric accretion and spin-down of the prototypical classical T Tauri star AA Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.-F. Thi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Meeus</w:t>
+                <w:t xml:space="preserve">M. B. Skelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 409, pp.1347-1361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00631862v1</w:t>
+                <w:t xml:space="preserve">hal-00631972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Panchromatic Observations and Modeling of the HV Tau C Edge-On Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 712, pp.112-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118208v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Foggy Disks Surrounding AeBe Stars: A Theoretical Study of The HDO Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 725 (2), pp.L135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/725/2/L135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the warm H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;? A search for H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; emission from disks around Herbig Ae/Be stars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Continuum and line modelling of discs around young stars - I. 300000 disc models for HERSCHEL/GASPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Carmona</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 516, pp.A110. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405, pp.L26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00852.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631894v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panchromatic Observations and Modeling of the HV Tau C Edge-On Disk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">Where is the warm H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;? A search for H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; emission from disks around Herbig Ae/Be stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mccabe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 712, pp.112-129. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 516, pp.A110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631800v1</w:t>
+                <w:t xml:space="preserve">hal-00631894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum and line modelling of discs around young stars - I. 300000 disc models for HERSCHEL/GASPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Herschel-PACS observation of the 10 Myr old T Tauri disk TW Hya. Constraining the disk gas mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-F. Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woitke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Kamp</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00852.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.L125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631843v1</w:t>
+                <w:t xml:space="preserve">hal-00631862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas in the protoplanetary disc of HD 169142: Herschel's view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Mendigutía</w:t>
+                <w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buenzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014557⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 524, pp.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631863v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2D Spitzer-IRS spectra of disks around T Tauri stars. V. Spectral decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Grosso</w:t>
+                <w:t xml:space="preserve">Gas in the protoplanetary disc of HD 169142: Herschel's view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mendigutía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.A39. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631930v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taurus Spitzer Survey: New Candidate Taurus Members Selected Using Sensitive Mid-Infrared Photometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C2D Spitzer-IRS spectra of disks around T Tauri stars. V. Spectral decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Rebull</w:t>
+                <w:t xml:space="preserve">E. F. van Dishoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Padgett</w:t>
+                <w:t xml:space="preserve">B. Merín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. -E. Mccabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
+                <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/186/2/259⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 520, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03625650v1</w:t>
+                <w:t xml:space="preserve">hal-00631930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muti-technique observations and modelling of the gas and dust phases of protoplanetary disks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">The Taurus Spitzer Survey: New Candidate Taurus Members Selected Using Sensitive Mid-Infrared Photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Rebull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchene</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. L. Padgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. -E. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highlights of Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921310011506⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186, pp.259-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/186/2/259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631973v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03625650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of GAS in Protoplanetary Systems (GASPS). First comparisons with a large grid of models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Muti-technique observations and modelling of the gas and dust phases of protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014591⟩</w:t>
+              <w:t xml:space="preserve">Highlights of Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27th IAU General Assembly Aug 2009 Rio de Janeiro, 15, pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921310011506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631861v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating the Accretion Footprint on a Herbig Ae Star: MWC 480</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stecklum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Woodgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 719, pp.1565-1581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex structure of the disk around HD 100546. The inner few astronomical units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The Herschel view of GAS in Protoplanetary Systems (GASPS). First comparisons with a large grid of models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woitke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 511, pp.A75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913590⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631805v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Structure of a Pre-Transitional Disk: The Case of the Herbig F Star SAO 206462 (HD 135344B)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complex structure of the disk around HD 100546. The inner few astronomical units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Swain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1822⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 511, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479912v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Infrared Observations of the Very Low Luminosity Embedded Source L1521F-IRS in the Taurus Star-Forming Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Terebey</w:t>
+                <w:t xml:space="preserve">What can we learn about protoplanetary disks from analysis of mid-infrared carbonaceous dust emission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1918⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 495, pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479891v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark problems for continuum radiative transfer. High optical depths, anisotropic scattering, and polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Harries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Dullemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 498, pp.967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200811555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn about protoplanetary disks from analysis of mid-infrared carbonaceous dust emission?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revealing the Structure of a Pre-Transitional Disk: The Case of the Herbig F Star SAO 206462 (HD 135344B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Sitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Williger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810559⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479871v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circumstellar disc in the Bok globule CB 26. Multi-wavelength observations and modelling of the dust disc and envelope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far-Infrared Observations of the Very Low Luminosity Embedded Source L1521F-IRS in the Taurus Star-Forming Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Terebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sauter</w:t>
+                <w:t xml:space="preserve">Alberto Noriega-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wolf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
+                <w:t xml:space="preserve">Deborah L. Padgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misato Fukagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912397⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 696, pp.1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479938v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric and polarimetric clues to the circumstellar environment of RY Lupi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The circumstellar disc in the Bok globule CB 26. Multi-wavelength observations and modelling of the dust disc and envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">J. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Le van Suu</w:t>
+                <w:t xml:space="preserve">S. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Padgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 499, pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810945⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 505, pp.1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479901v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foggy Disks Surrounding Herbig Ae Stars: A Theoretical Study of the H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O Line Spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Photometric and polarimetric clues to the circumstellar environment of RY Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le van Suu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/L123⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 499, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479928v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hydrogen in the Disk of the Herbig Ae Star HD 97048</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The Foggy Disks Surrounding Herbig Ae Stars: A Theoretical Study of the H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O Line Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 695, pp.1302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 703, pp.L123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/L123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/2/1302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479867v1</w:t>
+                <w:t xml:space="preserve">hal-00479928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Molecular Hydrogen in the Disk of the Herbig Ae Star HD 97048</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">E. Habart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">P.-. O. Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 366, pp.281-291. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 695, pp.1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/2/1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319362v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Paletou</w:t>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398497v1</w:t>
+                <w:t xml:space="preserve">hal-00319362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inner Radius of T Tauri Disks Estimated from Near-Infrared Interferometry: The Importance of Scattered Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Malbet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/527378⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398438v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength studies of the gas and dust disc of IRAS 04158+2805</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The Inner Radius of T Tauri Disks Estimated from Near-Infrared Interferometry: The Importance of Scattered Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065685⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 673, pp.L63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/527378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398520v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and compositional properties of brown dwarf disks: the case of 2MASS J04442713+2512164</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Multiwavelength studies of the gas and dust disc of IRAS 04158+2805</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Barrado y Navascués</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 486, pp.877. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 485, pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398523v1</w:t>
+                <w:t xml:space="preserve">hal-00398520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing dust grain evolution in IM Lupi's circumstellar disc. Multi-wavelength observations and modelling of the dust disc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Structural and compositional properties of brown dwarf disks: the case of 2MASS J04442713+2512164</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huélamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Schneider</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado y Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 489, pp.633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810121⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 486, pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398540v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolving the hot CO around the young Be star 51 Ophiuchi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Probing dust grain evolution in IM Lupi's circumstellar disc. Multi-wavelength observations and modelling of the dust disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Padgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Testi</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Stapelfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 489, pp.1151. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 489, pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398533v1</w:t>
+                <w:t xml:space="preserve">hal-00398540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Disk and Environment of a Young Vega Analog: HD 169142</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. J. Carpenter</w:t>
+                <w:t xml:space="preserve">Spatially resolving the hot CO around the young Be star 51 Ophiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/519757⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 489, pp.1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398388v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus molecular cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Franciosini</w:t>
+                <w:t xml:space="preserve">The Disk and Environment of a Young Vega Analog: HD 169142</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Sitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065559⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 665, pp.1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/519757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398362v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus Molecular Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grosso</w:t>
+                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R. Briggs</w:t>
+                <w:t xml:space="preserve">K. R. Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Güdel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Franciosini</w:t>
+                <w:t xml:space="preserve">E. Franciosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 468 (2), pp.391-404</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 468, pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090499v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the circum(sub)stellar environment of brown dwarfs in Taurus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fukagawa</w:t>
+                <w:t xml:space="preserve">Kevin R. Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Güdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Franciosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 465, pp.855. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 468 (2), pp.391-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398298v1</w:t>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Fouchet</w:t>
+                <w:t xml:space="preserve">On the circum(sub)stellar environment of brown dwarfs in Taurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ménard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fukagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 469, pp.963</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 465, pp.855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783899v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 469, pp.963. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 469, pp.963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398371v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 97048: a closer look at the disk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dullemond</w:t>
+                <w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. O. Lagage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 470, pp.625. </w:t>
+              <w:t xml:space="preserve">, 2007, 469, pp.963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398382v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fields and accretion flows on the classical T Tauri star V2129 Oph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 380, pp.1297. </w:t>
@@ -29701,865 +29701,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo radiative transfer in protoplanetary disks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HD 97048: a closer look at the disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Habart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dullemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. O. Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 459, pp.797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053275⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 470, pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398574v1</w:t>
+                <w:t xml:space="preserve">hal-00398382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of an 86 AU Radius Debris Ring around HD 181327</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo radiative transfer in protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 650, pp.414. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 459, pp.797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/506507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398259v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a Flaring Proto-Planetary Disk Around a Young Intermediate-Mass Star</w:t>
+                <w:t xml:space="preserve">Discovery of an 86 AU Radius Debris Ring around HD 181327</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+                <w:t xml:space="preserve">Glenn Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Doucet</w:t>
+                <w:t xml:space="preserve">Murray D. Silverstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">Dean C. Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1131436⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 650, pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/506507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398283v1</w:t>
+                <w:t xml:space="preserve">hal-00398259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disc orientations in pre-main-sequence multiple systems. A study in southern star formation regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Anatomy of a Flaring Proto-Planetary Disk Around a Young Intermediate-Mass Star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peretto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Habart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042584⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1131436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398208v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep, wide-field search for substellar members in NGC 2264</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Moraux</w:t>
+                <w:t xml:space="preserve">Disc orientations in pre-main-sequence multiple systems. A study in southern star formation regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. James</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 434, pp.939-948. </w:t>
+              <w:t xml:space="preserve">, 2006, 446, pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398118v1</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HST/NICMOS2 coronagraphic observations of the circumstellar environment of three old PMS stars: HD 100546, SAO 206462 and MWC 480</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A deep, wide-field search for substellar members in NGC 2264</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Menard</w:t>
+                <w:t xml:space="preserve">T. R. Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 365, pp.78-89</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 434, pp.939-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008408v1</w:t>
+                <w:t xml:space="preserve">hal-00398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HST/NICMOS2 coronagraphic observations of the circumstellar environment of three old PMS stars: HD 100546, SAO 206462 and MWC 480</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 365, pp.78-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TEMPORAL FLUCTUATIONS OF 2 MEDITERRANEAN SALP POPULATIONS FROM 1967 TO 1990 - ANALYSIS OF THE INFLUENCE OF ENVIRONMENTAL VARIABLES USING A MARKOV-CHAIN MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Braconnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 104 (1-2), pp.139-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps104139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30569,951 +30703,951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scattering properties of debris discs and the case of HD181327</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERC Int'l Symposium on Dust &amp; Parent Bodies 2021 (IDP2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual Meeting, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03136411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic detection of embedded protoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland. pp.501.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah T. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche à l'aide d'une analogie micro-onde de propriétés optiques d'agrégats modèle de poussières des disques protoplanétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bilan et Prospective du Programme "Origine des Planètes et de la Vie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuna diet under drifting and anchored Fish Aggregating Devices (FADs) in the southwest Indian Ocean: a new contribution to the ecological trap hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus Molecular Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Franciosini</w:t>
+                <w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, El Escorial, Madrid, Spain. pp.83 - 84</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104982v1</w:t>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Dohlen</w:t>
+                <w:t xml:space="preserve">X-ray emission from the young brown dwarfs of the Taurus Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R. Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Güdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Franciosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, France</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The X-ray Universe 2005 26-30 September 2005, El Escorial, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, El Escorial, Madrid, Spain. pp.83 - 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417015v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust disks around old Pre Main-Sequence stars: HST/NICMOS2 scattered light images and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31523,117 +31657,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité sociale, ségrégation urbaine, mixité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris : Plan Urbanisme Construction Architecture, 2008, 340 p. : bibliogr, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00315910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31643,751 +31777,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: VLT/SPHERE Y-band images of MWC 758 at two epochs (Ren+, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Calvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses and age of the Chemically Peculiar double-lined binary $\chi$~Lupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIONIER: a 4-telescope visitor instrument at VLTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lazareff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fields and accretion flows on the classical T Tauri star V2129 Oph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sg Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1013" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1014"/>
+      <w:footerReference w:type="default" r:id="rId1019"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32534,51 +32668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hern&#225;ndez Garnica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ord&#243;&#241;ez-Toro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J Chandler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2482" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Cristofari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. P. Alencar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K R Stapelfeldt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb92e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02028-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Angelo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stapelfeldt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoie Telkamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbb01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Galloway-Sprietsma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Teague" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accae4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bohn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Marel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W&#246;lfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohashi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Codella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Chandler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4cae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dominik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141624" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039697" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. F. Dent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140496" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Muro-Arena" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037656" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Debes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937414" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Stapelfeldt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan A. Loomis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Andrews" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bergner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7cc8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin I &#214;berg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ebf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937418" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-I. Bouarour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caratti O Garatti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038249" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alencar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3368" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Muro-Arena" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936509" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Long" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Herczeg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harsono" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9a54" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.F. Dent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834800" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dionatos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woitke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degroote" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liebhart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832860" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056711v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dipierro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Herczeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz913" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399757v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Alencar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly207" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086042v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834157" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0852-6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tazzari" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2d2d" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473338v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935998" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674434v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kamp" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonellini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anthonioz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldovin-Saveedra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf4e5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949407v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louvet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardones" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731733" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693554v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aac6dc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965077v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731377" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368692v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834263" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318201v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae8e1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731460" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302319v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Holstein" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732417" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693578v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canovas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montesinos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Schreiber" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cieza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiroa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731640" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693577v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaa128" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692474v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rab" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouma" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730388" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678387v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szulagyi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7560" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692551v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Gregorio-Monsalvo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628510" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692502v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meeus" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banzatti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630320" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632780v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Berger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629305" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765087v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629145" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692550v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Wright" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassus" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629523" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965090v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731392" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634283v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hales" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/816/1/25" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670552v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaans" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijerink" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aresu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526538" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634276v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Harvey" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/102" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317506v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628474" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369669v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baruteau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18305" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300583v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bujarrabal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526041" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634063v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/808/2/L41" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634082v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/798/2/85" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634083v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424520" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618536v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323088" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618577v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicente" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322455" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162322v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Fai Thi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augereau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322150" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618557v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brittain" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321987" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618595v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kennedy" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Murphy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Lisse" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sitko" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2435" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618541v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. Thi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/792/2/L25" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131376v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huggett" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.012" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJF2F1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618582v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322901" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618559v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322534" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547936v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandler" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322961" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618157v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Naylor" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1462" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617073v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Williams" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670826" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614299v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dent" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321603" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616488v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jord&#225;n" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321924" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524139v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220675" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533645v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/1/L5" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533217v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreiber" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Casassus" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jordan" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L12" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620913v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221002" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614201v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1622" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617067v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321506" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549963v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Gregorio" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dent" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219644" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612404v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219745" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612413v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendigut&#237;a" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219225" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612403v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21482.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622056v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez M." TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuadra" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/754/2/L31" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612453v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tilling" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116919" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622110v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Donaldson" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/2/147" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612451v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118448" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852822v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.11.011" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LDVTGPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624332v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016399" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624670v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Za&#239;di" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116678" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612372v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19288.x" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625200v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016074" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03623406v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Melis" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chomiuk" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perrin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/739/1/L7" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622856v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riaz" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascucci" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R. Lyo" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116684" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631848v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebull" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldsmith" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912338" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632000v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810361" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631860v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Mathews" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Howard" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014595" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631862v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Thi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathews" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014578" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632019v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/2/L135" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631894v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913776" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631800v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mccabe" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/112" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631843v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00852.x" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631863v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014557" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631930v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913909" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625650v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Rebull" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Padgett" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Mccabe" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hillenbrand" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/186/2/259" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631973v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011506" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631861v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014591" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721911v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Grady" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamaguchi" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schneider" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stecklum" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Woodgate" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1565" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631805v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Swain" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913590" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479912v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Grady" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Williger" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1822" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479891v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Terebey" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fich" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Noriega-Crespo" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Padgett" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1918" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479898v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Harries" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Watson" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dullemond" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811555" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479871v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810559" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479938v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauter" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912397" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479901v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertout" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le van Suu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810945" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479928v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/L123" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479867v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-. O. Lagage" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/2/1302" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398438v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Berger" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527378" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398520v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Glauser" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065685" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398523v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado y Navascu&#233;s" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078866" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398540v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810121" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398533v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809627" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398388v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Carpenter" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519757" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398362v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Briggs" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franciosini" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065559" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090499v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Briggs" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guieu" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Franciosini" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398298v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fukagawa" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066140" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398382v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lagage" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066610" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398235v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12194.x" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398574v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053275" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398259v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray D. Silverstone" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean C. Hines" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/506507" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398283v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Doucet" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131436" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398208v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042584" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398118v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Kendall" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moraux" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. James" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042164" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008408v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504914v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dallot" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Braconnot" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps104139" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03136411v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584369v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menard" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Price" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455115v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Geffrin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866753v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104982v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008409v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790441v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620818v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zins" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haguenauer" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253623v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Donati" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Jardine" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Gregory" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouvier" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stapelfeldt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hern&#225;ndez Garnica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Duran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ord&#243;&#241;ez-Toro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J Chandler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2482" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Cristofari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. P. Alencar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K R Stapelfeldt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb92e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02028-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Angelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stapelfeldt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoie Telkamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbb01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Galloway-Sprietsma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Teague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accae4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bohn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Marel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W&#246;lfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Codella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Sakai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Chandler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4cae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garufi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dominik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141692" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. F. Dent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140496" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166900v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Muro-Arena" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037656" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan A. Loomis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;berg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Andrews" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bergner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7cc8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin I &#214;berg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ebf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038337" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Debes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937414" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Stapelfeldt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038087" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937418" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alencar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3368" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Muro-Arena" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936509" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-I. Bouarour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caratti O Garatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038249" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Long" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Herczeg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harsono" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9a54" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dipierro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Herczeg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz913" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dionatos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woitke" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degroote" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liebhart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832860" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507592v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.F. Dent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834800" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02399757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Alencar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly207" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086042v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834157" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0852-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tazzari" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2d2d" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473338v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935998" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674434v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kamp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonellini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anthonioz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldovin-Saveedra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf4e5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693554v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aac6dc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949407v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardones" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731733" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965077v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731377" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368692v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834263" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318201v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae8e1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678177v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731460" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302319v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Holstein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732417" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693578v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canovas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montesinos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Schreiber" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cieza" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiroa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731640" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693577v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaa128" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692474v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rab" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouma" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730388" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765087v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629145" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678387v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szulagyi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7560" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692551v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Gregorio-Monsalvo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628510" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632780v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Berger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629305" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692502v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meeus" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banzatti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630320" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692550v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Wright" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassus" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629523" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965090v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731392" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670552v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaans" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijerink" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aresu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526538" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634283v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hales" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/816/1/25" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634276v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Harvey" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/102" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317506v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628474" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369669v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donati" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baruteau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18305" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634063v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/808/2/L41" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439780v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1837" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300583v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bujarrabal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526041" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634083v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424520" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634082v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/798/2/85" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618536v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323088" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618577v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicente" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322455" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162322v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Fai Thi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augereau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322150" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618557v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brittain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321987" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618541v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. Thi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/792/2/L25" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069271v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;brard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grankin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1679" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618595v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kennedy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Murphy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Lisse" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sitko" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2435" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131376v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huggett" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.012" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJF2F1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618582v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322901" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618559v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322534" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547936v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandler" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322961" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618157v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Naylor" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1462" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617073v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Williams" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670826" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614299v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dent" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321603" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616488v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jord&#225;n" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321924" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524139v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220675" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533645v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/1/L5" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533217v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreiber" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Casassus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jordan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L12" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617067v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321506" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620913v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221002" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614201v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1622" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549963v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Gregorio" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dent" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219644" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612404v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219745" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622110v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Donaldson" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/2/147" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612453v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tilling" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116919" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612413v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendigut&#237;a" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219225" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612403v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21482.x" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622056v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez M." TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuadra" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/754/2/L31" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612451v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118448" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624332v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016399" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852822v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.11.011" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LDVTGPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624670v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Za&#239;di" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116678" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612372v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19288.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625200v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016074" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03623406v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Melis" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chomiuk" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perrin" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/739/1/L7" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622856v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riaz" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascucci" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R. Lyo" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116684" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631848v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebull" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldsmith" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912338" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631860v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Mathews" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Howard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014595" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632000v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810361" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631792v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Skelly" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631972v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Grankin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631800v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mccabe" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/112" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632019v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/2/L135" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631843v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00852.x" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631894v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913776" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631862v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Thi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathews" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014578" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631863v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014557" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631930v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913909" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625650v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Rebull" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Padgett" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Mccabe" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hillenbrand" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/186/2/259" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631973v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011506" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721911v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Grady" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamaguchi" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schneider" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stecklum" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Woodgate" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1565" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631861v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014591" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631805v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Swain" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913590" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479871v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810559" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479898v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Harries" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Watson" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dullemond" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811555" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479912v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Grady" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Williger" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1822" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479891v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Terebey" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fich" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Noriega-Crespo" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Padgett" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1918" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479938v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauter" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912397" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479901v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertout" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le van Suu" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810945" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479928v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/L123" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479867v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-. O. Lagage" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/2/1302" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398438v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Berger" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527378" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398520v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Glauser" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065685" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398523v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado y Navascu&#233;s" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078866" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398540v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810121" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398533v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809627" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398388v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Carpenter" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519757" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398362v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Briggs" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franciosini" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065559" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090499v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Briggs" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guieu" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Franciosini" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398298v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fukagawa" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066140" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398235v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12194.x" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398382v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lagage" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066610" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398574v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053275" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398259v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray D. Silverstone" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean C. Hines" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/506507" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398283v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Doucet" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131436" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398208v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042584" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398118v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Kendall" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moraux" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. James" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042164" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008408v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504914v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dallot" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Braconnot" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps104139" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03136411v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584369v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menard" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Price" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455115v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Geffrin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866753v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104982v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008409v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790441v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620818v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zins" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haguenauer" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253623v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Donati" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Jardine" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Gregory" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouvier" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>