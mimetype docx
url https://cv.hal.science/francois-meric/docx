--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1030 +66,1030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliver Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03917857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale - flux hydriques, sédimentaires et chimiques - rapport bilan 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase « Post-Travaux d'arasement » Rapport bilan 2022-2023 Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681161v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">insu-04182359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>