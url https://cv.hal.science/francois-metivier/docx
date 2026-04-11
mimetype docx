--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Métivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations ranking in scientific competition: Countries get what they paid for</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.105976. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité des stratégies d'entreprises en matière de crédit impôt recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VARIA, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and shape of a laboratory alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.012907. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02929824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar growth of a bimodal laboratory fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Voller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.239 - 252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-239-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single width-discharge regime relationship for individual threads of braided and meandering rivers from the Himalayan Foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv K Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.187 - 198. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of Generalized Pareto Distribution of runoff minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaojie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueli Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongkai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.424--432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation intensity and control in the Chinese Tian Shan: new constraints from mass balance on catchment-alluvial fan systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (8), pp.1088-1106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation cells in a wide channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Jerolmack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (6), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2014.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grain-size Patchiness of Braided Gravel-Bed Streams – example of the Urumqi River (northeast Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.27 - 39. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-27-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width of laminar laboratory rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seizilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France‐lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates deduced from seasonal mass balance along the upper Urumqi River in Tianshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisheng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.283 - 301. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-283-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M D Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.143 - 154. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.1095-1107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00489051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1-2), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ga.21.81-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small is beautiful: Upscaling from microscale laminar to natural turbulent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.105 - 105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by particle-shadow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (6), pp.843-846. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0260-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Greff-Lefftz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.377--384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de masse et dynamique des rivières alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Armstrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 147, pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input and output mass flux correlations in an experimental braided stream. Implications on the dynamics of bed load transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 271 (1-4), pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of sedimentation rates in deciphering global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault propagation and climatic control of sedimentation on the Ghoubbet Rift Floor: insights from the Tadjouraden cruise in the western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144 (2), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540x.2000.01322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des flux de masse d'une rivière en tresses expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (2), pp.105 - 110. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01399-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of output fluxes of large rivers in South and East Asia during the last 2 million years: implications on floodplain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass accumulation rates in Asia during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 137 (2), pp.280-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusivelike buffering and saturation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.5827. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial left slip rate and past occurrence of M≥8 earthquakes on the Western Haiyuan Fault, Gansu, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F J Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17633-17651. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal thickening in Gansu-Qinghai, lithospheric mantle subduction, and oblique, strike-slip controlled growth of the Tibet plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.1 - 47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00567.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastward growth of the Tibet plateau deduced from balanced reconstruction of two depositional areas- The Qaidam and Hexi Corridor basins, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.823 - 842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer between Eastern Tien Shan and adjacent basins (central Asia): constraints on regional tectonics and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 128, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and practical challenges in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kozareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Piégay and M. Kondolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in fluvial geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, pp.454--475, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alluvial Landscape Evolution: What Do We Know About Metamorphosis of Gravel-Bed Meandering and Braided Streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Church, Pascale M. Biron, André G. Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel-Bed Rivers: Processes, Tools, Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.474-501, 2012, 9780470688908. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119952497.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Imagery in Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonsuck Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport in a microscale braided stream: From grain size to reach size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. H. Sambrook-Smith and J. L. Best and C. S. Bristow and G. E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided River, Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, Malden, Massachussetts, pp.212--226, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb-nudation rates from mass balance on alluvial fans in the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fan isopachs: a case study from the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fans and estimation of denudation rate in the chineses Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution in a porous rock: effect on the concentration–discharge relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on streambed evolution in gravel-bed streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resource and Environmental Protection (ISWREP), 2011 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Streambed Evolution and Runoff in Gravel-bed Streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Information Science and Engineering (ICISE2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of local sediment transport rating curves to derive mass budgets―The Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesseand T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings onf the International Symposium and Hydraulic Physical Modeling and Field Investigation ISHPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle tracking velocimetry for the study of bedload transport of two-size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization (ISFV13) and 12th French Congress on Visualization in Fluid Mechanics (FLUVISU12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with two-size mixtures of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Tracking Velocimetry for the study of bedload transport of two–size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 20, ID199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport on steep slopes with two size bead mixtures at the particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with a two-size mixture of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th River Coastal and Estuarine Morphodynamics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, (Pays-Bas), Netherlands. pp.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the response of an alluvial river to a vertical offset of its bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.527--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dynamics and morphology of a high mountain stream during the peak flow season: the Ürümqi river (Chinese Tian-Shan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaduteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on fluvial hydraulics - River flow 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the suspended sediments of circum-himalayan rivers and weathering budgets over the last 50 Myrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d'impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05271781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The private return of R&D tax credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Competition between Countries: Did China Get What It Paid for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d’impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrologique de Mayotte: écoulements souterrains et ressource en eau de l'île de Petite Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by Particle-Shadow-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rendement du crédit impôt recherche pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EDHEC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de traitement des étudiants suivant les filières en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2026, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877908v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données et cartographie en Sciences de la terre avec MariaDB (MySQL) et Python L3-Terre & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Métivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations ranking in scientific competition: Countries get what they paid for</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.105976. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité des stratégies d'entreprises en matière de crédit impôt recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VARIA, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and shape of a laboratory alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.012907. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02929824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar growth of a bimodal laboratory fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Voller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.239 - 252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-239-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single width-discharge regime relationship for individual threads of braided and meandering rivers from the Himalayan Foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv K Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.187 - 198. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of Generalized Pareto Distribution of runoff minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaojie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueli Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongkai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.424--432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation intensity and control in the Chinese Tian Shan: new constraints from mass balance on catchment-alluvial fan systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (8), pp.1088-1106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation cells in a wide channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Jerolmack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grain-size Patchiness of Braided Gravel-Bed Streams – example of the Urumqi River (northeast Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.27 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-27-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (6), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2014.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width of laminar laboratory rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seizilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates deduced from seasonal mass balance along the upper Urumqi River in Tianshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisheng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.283 - 301. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-283-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M D Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.143 - 154. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France‐lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.1095-1107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00489051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1-2), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ga.21.81-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small is beautiful: Upscaling from microscale laminar to natural turbulent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.105 - 105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by particle-shadow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (6), pp.843-846. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0260-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Greff-Lefftz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.377--384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de masse et dynamique des rivières alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Armstrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 147, pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input and output mass flux correlations in an experimental braided stream. Implications on the dynamics of bed load transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 271 (1-4), pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of sedimentation rates in deciphering global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault propagation and climatic control of sedimentation on the Ghoubbet Rift Floor: insights from the Tadjouraden cruise in the western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144 (2), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540x.2000.01322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des flux de masse d'une rivière en tresses expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (2), pp.105 - 110. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01399-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of output fluxes of large rivers in South and East Asia during the last 2 million years: implications on floodplain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass accumulation rates in Asia during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 137 (2), pp.280-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusivelike buffering and saturation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.5827. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial left slip rate and past occurrence of M≥8 earthquakes on the Western Haiyuan Fault, Gansu, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F J Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17633-17651. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal thickening in Gansu-Qinghai, lithospheric mantle subduction, and oblique, strike-slip controlled growth of the Tibet plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.1 - 47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00567.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastward growth of the Tibet plateau deduced from balanced reconstruction of two depositional areas- The Qaidam and Hexi Corridor basins, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.823 - 842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer between Eastern Tien Shan and adjacent basins (central Asia): constraints on regional tectonics and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 128, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and practical challenges in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kozareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Piégay and M. Kondolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in fluvial geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, pp.454--475, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alluvial Landscape Evolution: What Do We Know About Metamorphosis of Gravel-Bed Meandering and Braided Streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Church, Pascale M. Biron, André G. Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel-Bed Rivers: Processes, Tools, Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.474-501, 2012, 9780470688908. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119952497.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Imagery in Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonsuck Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport in a microscale braided stream: From grain size to reach size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. H. Sambrook-Smith and J. L. Best and C. S. Bristow and G. E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided River, Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, Malden, Massachussetts, pp.212--226, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb-nudation rates from mass balance on alluvial fans in the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fan isopachs: a case study from the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fans and estimation of denudation rate in the chineses Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution in a porous rock: effect on the concentration–discharge relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on streambed evolution in gravel-bed streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resource and Environmental Protection (ISWREP), 2011 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of local sediment transport rating curves to derive mass budgets―The Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesseand T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings onf the International Symposium and Hydraulic Physical Modeling and Field Investigation ISHPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Streambed Evolution and Runoff in Gravel-bed Streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Information Science and Engineering (ICISE2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with two-size mixtures of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Tracking Velocimetry for the study of bedload transport of two–size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 20, ID199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport on steep slopes with two size bead mixtures at the particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle tracking velocimetry for the study of bedload transport of two-size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization (ISFV13) and 12th French Congress on Visualization in Fluid Mechanics (FLUVISU12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the response of an alluvial river to a vertical offset of its bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with a two-size mixture of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th River Coastal and Estuarine Morphodynamics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, (Pays-Bas), Netherlands. pp.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.527--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dynamics and morphology of a high mountain stream during the peak flow season: the Ürümqi river (Chinese Tian-Shan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaduteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on fluvial hydraulics - River flow 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the suspended sediments of circum-himalayan rivers and weathering budgets over the last 50 Myrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d'impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05271781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The private return of R&D tax credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Competition between Countries: Did China Get What It Paid for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d’impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrologique de Mayotte: écoulements souterrains et ressource en eau de l'île de Petite Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by Particle-Shadow-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rendement du crédit impôt recherche pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EDHEC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de traitement des étudiants suivant les filières en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2026, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877908v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données et cartographie en Sciences de la terre avec MariaDB (MySQL) et Python L3-Terre & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deglaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojie Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Huo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkai Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihong Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7X6GQDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Narteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-27-2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisheng Ye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-283-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.21.81-92" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tapponnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2000.01322.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01399-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVKL1KPF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5827" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ryerson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourjot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaudemer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00567.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozareck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119952497.ch34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesseand T. Han" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hergault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaduteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemarchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dupr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj All&#232;gre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;zequel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ader" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01520905v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877908v13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877606v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deglaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojie Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Huo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkai Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihong Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7X6GQDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Narteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-27-2014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisheng Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-283-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.21.81-92" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tapponnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2000.01322.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01399-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVKL1KPF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5827" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ryerson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourjot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaudemer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00567.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozareck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119952497.ch34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesseand T. Han" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595453v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hergault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaduteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemarchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dupr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj All&#232;gre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;zequel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ader" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01520905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877908v13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877606v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>