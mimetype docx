--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Métivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations ranking in scientific competition: Countries get what they paid for</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.105976. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité des stratégies d'entreprises en matière de crédit impôt recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VARIA, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and shape of a laboratory alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.012907. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02929824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar growth of a bimodal laboratory fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Voller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.239 - 252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-239-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single width-discharge regime relationship for individual threads of braided and meandering rivers from the Himalayan Foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv K Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.187 - 198. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of Generalized Pareto Distribution of runoff minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaojie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueli Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongkai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.424--432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation intensity and control in the Chinese Tian Shan: new constraints from mass balance on catchment-alluvial fan systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (8), pp.1088-1106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation cells in a wide channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Jerolmack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grain-size Patchiness of Braided Gravel-Bed Streams – example of the Urumqi River (northeast Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.27 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-27-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (6), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2014.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width of laminar laboratory rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seizilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates deduced from seasonal mass balance along the upper Urumqi River in Tianshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisheng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.283 - 301. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-283-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M D Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.143 - 154. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France‐lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.1095-1107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00489051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1-2), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ga.21.81-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small is beautiful: Upscaling from microscale laminar to natural turbulent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.105 - 105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by particle-shadow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (6), pp.843-846. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0260-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Greff-Lefftz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.377--384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de masse et dynamique des rivières alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Armstrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 147, pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input and output mass flux correlations in an experimental braided stream. Implications on the dynamics of bed load transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 271 (1-4), pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of sedimentation rates in deciphering global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault propagation and climatic control of sedimentation on the Ghoubbet Rift Floor: insights from the Tadjouraden cruise in the western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144 (2), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540x.2000.01322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des flux de masse d'une rivière en tresses expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (2), pp.105 - 110. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01399-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of output fluxes of large rivers in South and East Asia during the last 2 million years: implications on floodplain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass accumulation rates in Asia during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 137 (2), pp.280-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusivelike buffering and saturation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.5827. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial left slip rate and past occurrence of M≥8 earthquakes on the Western Haiyuan Fault, Gansu, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F J Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17633-17651. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal thickening in Gansu-Qinghai, lithospheric mantle subduction, and oblique, strike-slip controlled growth of the Tibet plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.1 - 47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00567.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastward growth of the Tibet plateau deduced from balanced reconstruction of two depositional areas- The Qaidam and Hexi Corridor basins, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.823 - 842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer between Eastern Tien Shan and adjacent basins (central Asia): constraints on regional tectonics and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 128, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and practical challenges in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kozareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Piégay and M. Kondolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in fluvial geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, pp.454--475, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alluvial Landscape Evolution: What Do We Know About Metamorphosis of Gravel-Bed Meandering and Braided Streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Church, Pascale M. Biron, André G. Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel-Bed Rivers: Processes, Tools, Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.474-501, 2012, 9780470688908. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119952497.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Imagery in Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonsuck Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport in a microscale braided stream: From grain size to reach size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. H. Sambrook-Smith and J. L. Best and C. S. Bristow and G. E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided River, Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, Malden, Massachussetts, pp.212--226, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb-nudation rates from mass balance on alluvial fans in the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fan isopachs: a case study from the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fans and estimation of denudation rate in the chineses Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution in a porous rock: effect on the concentration–discharge relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on streambed evolution in gravel-bed streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resource and Environmental Protection (ISWREP), 2011 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of local sediment transport rating curves to derive mass budgets―The Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesseand T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings onf the International Symposium and Hydraulic Physical Modeling and Field Investigation ISHPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Streambed Evolution and Runoff in Gravel-bed Streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Information Science and Engineering (ICISE2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with two-size mixtures of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Tracking Velocimetry for the study of bedload transport of two–size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 20, ID199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport on steep slopes with two size bead mixtures at the particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle tracking velocimetry for the study of bedload transport of two-size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization (ISFV13) and 12th French Congress on Visualization in Fluid Mechanics (FLUVISU12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the response of an alluvial river to a vertical offset of its bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with a two-size mixture of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th River Coastal and Estuarine Morphodynamics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, (Pays-Bas), Netherlands. pp.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.527--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dynamics and morphology of a high mountain stream during the peak flow season: the Ürümqi river (Chinese Tian-Shan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaduteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on fluvial hydraulics - River flow 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the suspended sediments of circum-himalayan rivers and weathering budgets over the last 50 Myrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d'impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05271781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The private return of R&D tax credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Competition between Countries: Did China Get What It Paid for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d’impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrologique de Mayotte: écoulements souterrains et ressource en eau de l'île de Petite Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by Particle-Shadow-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rendement du crédit impôt recherche pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EDHEC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de traitement des étudiants suivant les filières en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2026, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877908v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données et cartographie en Sciences de la terre avec MariaDB (MySQL) et Python L3-Terre & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Métivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations ranking in scientific competition: Countries get what they paid for</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.105976. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité des stratégies d'entreprises en matière de crédit impôt recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VARIA, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and shape of a laboratory alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.012907. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02929824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar growth of a bimodal laboratory fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Voller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.239 - 252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-239-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single width-discharge regime relationship for individual threads of braided and meandering rivers from the Himalayan Foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv K Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.187 - 198. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of Generalized Pareto Distribution of runoff minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaojie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueli Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongkai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.424--432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation intensity and control in the Chinese Tian Shan: new constraints from mass balance on catchment-alluvial fan systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (8), pp.1088-1106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation cells in a wide channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Jerolmack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grain-size Patchiness of Braided Gravel-Bed Streams – example of the Urumqi River (northeast Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.27 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-27-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (6), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2014.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Width of laminar laboratory rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seizilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates deduced from seasonal mass balance along the upper Urumqi River in Tianshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisheng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.283 - 301. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-283-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M D Reitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.143 - 154. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-2-143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France‐lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.1095-1107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00489051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies Measuring bedload in gravel-bed mountain rivers: averaging methods and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1-2), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ga.21.81-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small is beautiful: Upscaling from microscale laminar to natural turbulent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.105 - 105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by particle-shadow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (6), pp.843-846. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0260-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Greff-Lefftz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.377--384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de masse et dynamique des rivières alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Armstrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 147, pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input and output mass flux correlations in an experimental braided stream. Implications on the dynamics of bed load transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 271 (1-4), pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of sedimentation rates in deciphering global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault propagation and climatic control of sedimentation on the Ghoubbet Rift Floor: insights from the Tadjouraden cruise in the western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144 (2), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540x.2000.01322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des flux de masse d'une rivière en tresses expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (2), pp.105 - 110. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01399-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of output fluxes of large rivers in South and East Asia during the last 2 million years: implications on floodplain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass accumulation rates in Asia during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 137 (2), pp.280-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusivelike buffering and saturation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (5), pp.5827. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial left slip rate and past occurrence of M≥8 earthquakes on the Western Haiyuan Fault, Gansu, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F J Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17633-17651. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal thickening in Gansu-Qinghai, lithospheric mantle subduction, and oblique, strike-slip controlled growth of the Tibet plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F D Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.1 - 47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00567.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastward growth of the Tibet plateau deduced from balanced reconstruction of two depositional areas- The Qaidam and Hexi Corridor basins, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.823 - 842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer between Eastern Tien Shan and adjacent basins (central Asia): constraints on regional tectonics and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gaudemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 128, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies and practical challenges in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kozareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Piégay and M. Kondolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in fluvial geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, pp.454--475, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Imagery in Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonsuck Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Limare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alluvial Landscape Evolution: What Do We Know About Metamorphosis of Gravel-Bed Meandering and Braided Streams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Church, Pascale M. Biron, André G. Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel-Bed Rivers: Processes, Tools, Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.474-501, 2012, 9780470688908. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119952497.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport in a microscale braided stream: From grain size to reach size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. H. Sambrook-Smith and J. L. Best and C. S. Bristow and G. E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided River, Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, Malden, Massachussetts, pp.212--226, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb-nudation rates from mass balance on alluvial fans in the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIMENT BUDGETS IN CATCHMENT–ALLUVIAL FAN SYSTEMS OF THE NORTHERN TIAN SHAN (CHINA): IMPLICATIONS FOR MASS-BALANCE ESTIMATES, DENUDATION AND SEDIMENTATION RATES IN OROGENIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fan isopachs: a case study from the Chinese Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance from alluvial fans and estimation of denudation rate in the chineses Tian Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bihong Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Télès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Limare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution in a porous rock: effect on the concentration–discharge relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on streambed evolution in gravel-bed streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resource and Environmental Protection (ISWREP), 2011 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of local sediment transport rating curves to derive mass budgets―The Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesseand T. Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings onf the International Symposium and Hydraulic Physical Modeling and Field Investigation ISHPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Streambed Evolution and Runoff in Gravel-bed Streams, Urumqi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Information Science and Engineering (ICISE2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with two-size mixtures of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport on steep slopes with two size bead mixtures at the particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Tracking Velocimetry for the study of bedload transport of two–size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 20, ID199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00297153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle tracking velocimetry for the study of bedload transport of two-size mixtures of spherical particles in a supercritical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization (ISFV13) and 12th French Congress on Visualization in Fluid Mechanics (FLUVISU12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the response of an alluvial river to a vertical offset of its bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with a two-size mixture of spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hergault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th River Coastal and Estuarine Morphodynamics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, (Pays-Bas), Netherlands. pp.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00192742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.527--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dynamics and morphology of a high mountain stream during the peak flow season: the Ürümqi river (Chinese Tian-Shan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaduteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on fluvial hydraulics - River flow 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the suspended sediments of circum-himalayan rivers and weathering budgets over the last 50 Myrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d'impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05271781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The private return of R&D tax credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Competition between Countries: Did China Get What It Paid for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité du crédit d’impôt recherche à un critère de versement de dividendes : un exercice de microsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrologique de Mayotte: écoulements souterrains et ressource en eau de l'île de Petite Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall velocity measurements by Particle-Shadow-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rendement du crédit impôt recherche pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EDHEC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de traitement des étudiants suivant les filières en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2026, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877908v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données et cartographie en Sciences de la terre avec MariaDB (MySQL) et Python L3-Terre & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01877606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deglaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojie Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Huo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkai Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihong Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7X6GQDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Narteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-27-2014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisheng Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-283-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.21.81-92" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tapponnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2000.01322.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01399-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVKL1KPF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5827" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ryerson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourjot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaudemer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00567.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozareck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119952497.ch34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesseand T. Han" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595453v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hergault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaduteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemarchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dupr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj All&#232;gre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;zequel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ader" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01520905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877908v13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877606v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deglaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojie Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Huo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkai Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihong Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7X6GQDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Narteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-27-2014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisheng Ye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-283-2011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.21.81-92" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tapponnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2000.01322.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01399-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVKL1KPF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5827" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ryerson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourjot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaudemer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00567.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00987906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozareck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119952497.ch34" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesseand T. Han" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595453v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hergault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaduteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemarchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dupr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj All&#232;gre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;zequel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ader" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01520905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877908v13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877606v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>