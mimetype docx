--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -836,420 +836,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated degradation of Lake Inle (Myanmar): A baseline study for environmentalists and developers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chansopheaktra Sovann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toe Aung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399279v1</w:t>
+                <w:t xml:space="preserve">hal-02066007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing aquaculture-related resources through social interaction in the Pampanga River delta, Philippines: an ethnogeographic perspective on the strengths and pitfalls of social capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dabbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Jr. Coloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (2), pp.350-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ruso.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated degradation of Lake Inle (Myanmar): A baseline study for environmentalists and developers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Michalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lejot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chansopheaktra Sovann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.3279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066007v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vagneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dabbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.365 - 375. </w:t>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thio River’S delta: A biogeomorphological recorder of the mining activities in New-Caledonia since 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griffon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.70162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05302957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Varlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11442-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;c. Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Ogutu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Unks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Goldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2160630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.03.027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roque de Pinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12539-260328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jr. Coloma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walpole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dendoncker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GH70NBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Kedowide" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00845879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griffon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.70162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05302957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Varlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11442-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;c. Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Ogutu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Unks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Goldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2160630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.03.027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roque de Pinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12539-260328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jr. Coloma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walpole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dendoncker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GH70NBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Kedowide" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00845879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>