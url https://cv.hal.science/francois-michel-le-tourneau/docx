--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -403,8825 +403,8825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déforestation baisse en Amazonie. Vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.24214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.e1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social determinants of health among people working on informal gold mines in French Guiana: a multicentre cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Jimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (12), pp.e012991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internalized Zomias? James Scott’s theory and the world’s sparsely populated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.24826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.24826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la terre dévoile l’eau : l’ajout d’une quatrième dimension au concept de Nexus Eau/Énergie/Alimentation et sa pertinence pour les recherches sur l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring Annual Land Use/Land Cover Change in the Tucson Metropolitan Area with Google Earth Engine (1986-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Villarreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14092127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stakeholder participation, indicators, assessment, and decision-making: applying adaptive management at the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zuniga-Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meixner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194 (3), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-021-09741-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and novel botanical exploration of a 320-km transect in eastern Amazonia using DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Milliken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uxue Suescun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4392202101413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note: Avantages et limites de l'utilisation des forces armées dans la répression d'une activité illégale en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La déforestation baisse en Amazonie. Vraiment ?</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It’s Not for Everybody”: Life in Arizona’s Sparsely Populated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2022.2035208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In a life full of risks, COVID-19 makes little difference. Responses to COVID-19 among mobile migrants in gold mining areas in Suriname and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pratley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.114747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-driven remote governance of sparsely populated areas: measurement and commensuration of wildcat gold mining in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-021-10486-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03331035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking for the -scape in the sound: Discriminating soundscapes categories in the Sonoran Desert using indices and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colton Flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirav Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Heidorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière ? Quelle frontière ? La dynamique transnationale de l’orpaillage clandestin en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian illegal gold miners resilience in French Guiana: The garimpo as an economic and social system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Latin American and Caribbean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32992/erlacs.10767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie, feux, invasions et évangéliques : les Amérindiens d’Amazonie face à une catastrophe biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 181 (2), pp.106-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.181.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « système garimpeiro » et la Guyane : l’orpaillage clandestin contemporain en Amazonie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.263-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Férriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, isolated indigenous peoples and the history of the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Milliken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparsely populated regions as a specific geographical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentinel Territories: A New Concept for Looking at Environmental Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zuniga-Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial overview: Resilience and complexity in social–ecological systems: theory, applications, and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.A1-A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2020.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace et l'eau, variables clés de la croissance urbaine dans le Sud-Ouest des États-Unis : le cas de Tucson et du Pima County (Arizona)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.481.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHALLENGES TO CIRCULATION ON THE BORDER BETWEEN BRAZIL AND FRENCH GUIANA (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg de Vilhena Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michel Le Tourneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4215/rm2019.e18018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of climate and climate change by Amazonian communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Debortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.101923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernement Bolsonaro vs. peuples amérindiens : l’épreuve de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute2.056.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desafios à circulação na fronteira entre Brasil e Guiana francesa (FRANÇA). Mudanças e permanências na circulação na fronteira entre Brasil e Guiana Francesa (França)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Vilhena Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4215/rm2019.e18018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaïques foncières en Arizona : paradoxe et complexités de la domination des terres publiques au pays de la propriété privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897842v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the boundaries of individual and collective land use management: institutional arrangements in the PAE Chico Mendes (Acre, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.70-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ijc.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02176144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the boundaries between individual and collective land use management in a CPR system: the PAE Chico Mendes (Acre, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ijc.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil et ses Indiens : une réconciliation impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.24214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24214⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Internalized Zomias? James Scott’s theory and the world’s sparsely populated areas</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using small spatial units to refine our perception of rural America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terrain.24826⟩</w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-017-9802-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on traverser les Tumuc Humac ? Réflexions autour de la configuration historique et géographique de l’extrême sud de la Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.12476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local rainfall trends and their perception by the Amazonian communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Debortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-017-2006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle durabilité pour les territoires amérindiens d’Amazonie brésilienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.167-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental governance for all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Brondizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6291), pp.1272-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf5122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population densities and deforestation in the Brazilian Amazon: New insights on the current human settlement patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2016.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux mois à la Légion : une autre vision de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.11322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raid des 7 bornes : leçons d’une traversée est/ouest du sud de la Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Milliken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.305-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces-déchets, d’autres grands espaces américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2016/3), pp.265-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.453.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiabilité, propreté, coût: les défis du secteur de l’électricité au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.095.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil maîtrise-t-il (enfin) la déforestation en Amazonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 753, http://cybergeo.revues.org/27325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Brazil now in control of deforestation in the Amazon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sustainability Challenges of Indigenous territories in Brazil’s Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of Biosphere Reserves to regional sustainability: an institutional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Borsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Reutz-Hornsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1/2), pp.60-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge ou à la marge ? Les populations amérindiennes du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.5859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impacts of sustainable development projects in the Amazon: the DURAMAZ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-013-0200-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00808529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The DURAMAZ indicator system: a cross-disciplinary comparative tool for assessing ecological and social changes in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1619), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2012.0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Rural–Urban Household Mobility Indicate Differences in Resource Management within Amazonian Communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1111/blar.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.12147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de territoires multisitués en Amazonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.424.0324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les facteurs clés d’un système d’indicateurs de développement durable : l’expérience du projet DURAMAZ sur l’Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meu coração não mudou. Desenvolvimento sustentável, pragmatismo e estratégia em contexto amazônico tradicional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiente e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.179-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1414-753X2011000200012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme agraire en Amazonie est-elle écologiquement correcte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02/2011 (206), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.206.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DURAMAZ, um Sistema de Indicadores de Desenvolvimento Sustentável na Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population and Environment in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographische Rundschau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assentamentos rurais na Amazônia: contradições entre a política agrária e a política ambiental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiente e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1414-753X2010000100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quest for sustainability: Brazil nut gatherers of São Francisco do Iratapuru and the Natura Corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 176 (4), pp.334-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4959.2010.00366.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux maisons, égales en dignité : une approche anthropologique des déterminants du développement durable en contexte amazonien ' traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distribution du peuplement en Amazonie brésilienne : l'apport des données par secteur de recensement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (4), pp.359-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.384.0359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation provoque-t-elle la déforestation en Amazonie ? Innovations territoriales et agricoles dans le nord-ouest Amazonien (Brésil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 667 (3), pp.204-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.667.0204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable, la fête et le match de football : impressions de terrain (mars 2008) depuis le village de Watoriki, en terre indigène Yanomami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (7), http://confins.revues.org/index6224.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.6224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des Wakalitesu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33-34, pp.30-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies territoriales amérindiennes dans un contexte pluri-ethnique : la région de Auaris (Roraima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.3653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratapuru et la noix du Brésil :une expérience de durabilité en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Reinaldo Alves Picanço</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 432, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.20763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et anthropologie : deux regards complémentaires pour l'étude des territoires des populations traditionnelles d'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.9853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnogeography and Resource Use among the Yanomami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (4), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/519914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et développement durable : le cas du littoral nord de l'État de Bahia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20162⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 81 (3), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dubertret</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question environnementale vue du sud, vue du nord : l'exemple de l'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Norman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.15-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence des forces armées et question de la souveraineté en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Postillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.99-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et conflits autour des territoires amérindiens en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Daugeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.71-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la télédétection dans un contexte pluridisciplinaire : impact de l'orpaillage, agriculture amérindienne et régénération naturelle dans une région du territoire Yanomami (Amazonie brésilienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.335-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par télédétection de la vallée de Samarcande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Durville</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoxi : ruée vers l'or chez les Indiens Yanomami du haut rio Mucajaí (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.034.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Marieke Heemskerk</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">São Gabriel da Cachoeira, capitale du haut Rio Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pratley</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114747⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 304, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pandémie, feux, invasions et évangéliques : les Amérindiens d’Amazonie face à une catastrophe biblique</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et formes d'occupation de l'espace en Amazonie brésilienne : un exemple dans l'Etat du Rondônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 386, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La frontière ? Quelle frontière ? La dynamique transnationale de l’orpaillage clandestin en Guyane française</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu'au bout de la forêt ? Causes et mécanismes de la déforestation en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville dans la forêt : São Gabriel da Cachoeira, capitale isolée du haut Rio Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Latin American and Caribbean Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 304, pp.[en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil, El Dorado de l'information géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du peuplement en pays pionnier : l'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002-2, pp.145-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation agraire au Roraima : anciennes configurations et nouvelles stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...353 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 621, pp.550-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.2001.1720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits d'usage de l'espace au Rondônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...799 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31934⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 194, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.3772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation d'images radar sur l'île d'Algodoal (Para - Brésil) en vue d'une cartographie des milieux naturels du littoral amazonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4080 lines deleted...]
-                <w:t xml:space="preserve">Bruce Albert</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 4 (4), pp.335-371</w:t>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...220 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international et son impact territorial au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75, pp.1-25</w:t>
+              <w:t xml:space="preserve">, 2000, 2000-2, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazonie, la fin de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Théry</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 304, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75, pp.109-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation d'images radar sur l'île d'Algodoal (Para - Brésil) en vue d'une cartographie des milieux naturels du littoral amazonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 1 (1), pp.1-18</w:t>
+              <w:t xml:space="preserve">, 1999, 1-1, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Colonisation agraire au Roraima : anciennes configurations et nouvelles stratégies</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'une séquence d'images ERS et d'une méthode d'extraction automatique des zones urbaines pour le suivi de l'extension de la ville de Macapá (Amapá, Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Droulers</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4, n°156, pp.2-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Martine Droulers</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokyo et les campagnes : la progression de la banlieue à Toride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 2000-2, pp.30-35</w:t>
+              <w:t xml:space="preserve">, 1999, 1999-3, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokyo et les campagnes : la progression de la banlieue à Toride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1999-3, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'une séquence d'images ERS et d'une méthode d'extraction automatique des zones urbaines pour le suivi de l'extension de la ville de Macapá (Amapá, Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 156, pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9853,177 +9853,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMAZÔNIAS BRASILEIRAS Situações locais e evoluções Volume 1 Sínteses dos casos de estudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Do Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NUMA/UFPa, 2019, 978-85-88998-73-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02350188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMAZÔNIAS BRASILEIRAS Situações locais e evoluções Volume 2 Análises temáticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA_UFPa, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02350192v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02350188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
               </w:r>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Daugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bursztyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10923,50 +10923,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">São Francisco do Iratapuru: o impacto de uma grande obra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazônias brasileiras Vol. 1 Sínteses dos casos de estudo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMA/UFPa, pp.37-56, 2019, 978-85-88998-73-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudanças e permanências na trajetória rumo à sustentabilidade: uma imagem compósita da Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Michel Le Tourneau; Otavio do Canto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NNUMA/UFPA, pp.19-64, 2019, 978-85-88998-74-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituições e ação coletiva na amazônia: uma abordagem metodológica e análise comparativa inicial das localidades de estudo DURAMAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Brondizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Nonato Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMA/UFPa, pp.209-230, 2019, 978-85-88998-74-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SÃO FRANCISCO DO IRATAPURU: O IMPACTO DE UMA GRANDE OBRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMAZÔNIAS BRASILEIRAS situações locais e evoluções</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02181515v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amazônias brasileiras: estudos do projeto DURAMAZ sobre a diversidade amazônica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10975,1565 +11397,1143 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 1 Sínteses dos casos de estudo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA/UFPa, pp.19-35, 2019, 978-85-88998-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">São Francisco do Iratapuru: o impacto de uma grande obra</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'usage de l'espace et connaissance des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras Vol. 1 Sínteses dos casos de estudo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMA/UFPa, pp.37-56, 2019, 978-85-88998-73-5</w:t>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.189-202, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques des communautés étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">François-Michel Le Tourneau; Otavio do Canto. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NNUMA/UFPA, pp.19-64, 2019, 978-85-88998-74-2</w:t>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.93-130, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des régions étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMA/UFPa, pp.209-230, 2019, 978-85-88998-74-2</w:t>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.61-92, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élevage et espace agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Tourneau FM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMAZÔNIAS BRASILEIRAS situações locais e evoluções</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Amazonie brésilienne : usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEAL, pp.133-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02872803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire Chapitre II. Histoire des régions étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.iheal.3193⟩</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.3174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rive gauche de l’Amazone : de la marge coloniale à la protection de l’environnement</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace des activités extractivistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 87, pp.41-60, 2017, Travaux et mémoires</w:t>
+              <w:t xml:space="preserve">, 88, pp.161-186, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre I. La rive gauche de l’Amazone : de la marge coloniale à la protection de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne. Usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.41-59, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.3172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre IV. Elevage et espace agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne. Usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Quelles relations entre les populations traditionnelles et leurs territoires aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.7-37, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 87, pp.333-338, 2017, Travaux et Mémoires, 102371540358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire des régions étudiées</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rive gauche de l’Amazone : de la marge coloniale à la protection de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.61-92, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 87, pp.41-60, 2017, Travaux et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.93-130, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 88, pp.7-37, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...232 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire Éditions de l'IHEAL Conclusion Quelles relations entre les populations traditionnelles et leurs territoires aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.iheal.3174⟩</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.3193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre urbanização e regularização fundiária: uma geografia dos novos modos de vida quilombolas de Oriximiná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Fajardo Grupioni, Lúcia M.M. de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Águas Bravas e Mansas, índios &amp; quilombolas em Oriximiná</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 211-223, Iepé, 2015, 978-85-98046-18-1</w:t>
@@ -12562,51 +12562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O desafio de medir a sustentabilidade na Amazônia: os principais indicadores mundiais e a sua aplicabilidade ao contexto amazônico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12754,324 +12754,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concepções da sustentabilidade na fronteira Amazônica Brasil-França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Nonato de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelma Socorro Lopes de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kelma Socorro Alvez Lopes de Matos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação ambiental e sustentabilidade IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Ceará - UFC, pp.25-42, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectif ou Individuel? Territoire et Patrimoine chez les quilombolas d'Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juhé-Beaulaton, D.; Cormier-Salem, M.-C.; Robert, P. de; Roussel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence patrimoniale au Sud: enjeux, questions, limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.199-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02872819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Raimundo Nonato de Souza</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre revendications collectives et stratégies individuelles : la patrimonalisation chez les Quilombolas d'Abuí (Fleuve Trombetas, Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13111,1485 +13111,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochtone (peuple)</w:t>
+                <w:t xml:space="preserve">Forestation/déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.68-69, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.297-302, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734611v1</w:t>
+                <w:t xml:space="preserve">hal-00734613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestation/déforestation</w:t>
+                <w:t xml:space="preserve">Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.297-302, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.302-305, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734613v1</w:t>
+                <w:t xml:space="preserve">hal-00734614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts</w:t>
+                <w:t xml:space="preserve">Autochtone (peuple)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.302-305, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.68-69, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734614v1</w:t>
+                <w:t xml:space="preserve">hal-00734611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization in the Amazon Region : conflicting answers from &amp;quot; Quilombo &amp;quot; communities</w:t>
+                <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Amerindian Territorialities to &amp;quot;Indigenous Lands&amp;quot; in the Brazilian Amazon: The Yanomami and Kayapó Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin and Estienne Rodary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protected Areas, Sustainable Land?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.123-141, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization in the Amazon Region: conflicting answers from Quilombo communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Piachura Piotr. </w:t>
+              <w:t xml:space="preserve">P. Piotr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, InTechWeb, pp.269-284, 2011</w:t>
+              <w:t xml:space="preserve">, Intech Open Access, pp.269-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02872821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+              <w:t xml:space="preserve">Institut des Amériques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
+              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française de développement, pp.321-368, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pascale de Robert</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Catherine Aubertin and Estienne Rodary. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protected Areas, Sustainable Land?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp.123-141, 2011</w:t>
+              <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Globalization in the Amazon Region: conflicting answers from Quilombo communities</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization in the Amazon Region : conflicting answers from &amp;quot; Quilombo &amp;quot; communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Piotr. </w:t>
+              <w:t xml:space="preserve">Piachura Piotr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intech Open Access, pp.269-284, 2011</w:t>
+              <w:t xml:space="preserve">, InTechWeb, pp.269-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthétiser les observations : le système IDURAMAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.9-16, 2010, Mappemonde</w:t>
+              <w:t xml:space="preserve">, Belin, pp.241-280, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555295v1</w:t>
+                <w:t xml:space="preserve">hal-00555297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthétiser les observations : le système IDURAMAZ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bases de données spatiales et leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rémy Knafou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.241-280, 2010, Mappemonde</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-238, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555297v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">halshs-00561336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O impacto sociogeográfico da corrida do ouro de Roraima (1987-1989) sobre os Yanomami do Alto Rio Mucajaí: o caso da região de Homoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARAÚJO, R.; LÉNA, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desenvolvimento Sustentável e Sociedades na Amazônia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Paraense Emílio Goeldi, pp.297-332, 2010, Coleção Eduardo Galvão</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats du système IDURAMAZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.303-344, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoxi (1989-2004): o impacto ambiental das atividades garimpeiras na terra indígena yanomami (roraima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reinaldo Imbrozio Barbosa et Valdinar Ferreira Melo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roraima : homem, ambiente e ecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMACT, pp.155-170, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – DURAMAZ, un long chemin parcouru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-238, 2010, Mappemonde</w:t>
+              <w:t xml:space="preserve">, Belin, pp.9-16, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialités amérindiennes et Terres indigènes en Amazonie brésilienne : continuité ou rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14730,51 +14730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestas Nacionais na Terra Indígena Yanomami um cavalo de Troia ambiental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15144,51 +15144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nlc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jimeno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villarreal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Fisher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meixner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-021-09741-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Milliken" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202101413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2035208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Heemskerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.181.0106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32992/erlacs.10767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Flowers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Merchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Heidorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12353" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg de Vilhena Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Granger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Le Tourneu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2019.e18018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Vilhena Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Granger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-017-9802-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf5122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2016.09.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.07.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27484" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27325" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5859" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0324" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12147" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRRJM44Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2011000200012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2010000100008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4959.2010.00366.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6224" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fiorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.667.0204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0359" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.3653" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reinaldo Alves Pican&#231;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.20763" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519914" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1581" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007052v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3238" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.034.0003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Machado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2001.1720" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3772" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015591v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9829" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gamez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181515v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536814v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3193" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678070v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3174" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3172" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garamond.com.br" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.belin.fr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato de Souza" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelma Socorro Lopes de Matos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734611v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555263v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nlc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villarreal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Fisher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meixner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-021-09741-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Milliken" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202101413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2035208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Heemskerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Flowers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Merchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Heidorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32992/erlacs.10767" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.181.0106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.12.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg de Vilhena Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Granger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Le Tourneu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2019.e18018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Vilhena Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Granger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-017-9802-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12476" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf5122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2016.09.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11322" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27325" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27484" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.07.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5859" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12147" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRRJM44Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0324" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2011000200012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2010000100008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4959.2010.00366.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0359" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.667.0204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6224" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fiorini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.3653" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reinaldo Alves Pican&#231;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.20763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519914" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1581" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151485v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.034.0003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3238" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Machado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2001.1720" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3772" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015591v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9829" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gamez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181515v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3174" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536871v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3172" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678080v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536814v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3193" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garamond.com.br" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.belin.fr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato de Souza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelma Socorro Lopes de Matos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734611v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560431v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555298v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555295v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>