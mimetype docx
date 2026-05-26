--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -831,235 +831,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monitoring Annual Land Use/Land Cover Change in the Tucson Metropolitan Area with Google Earth Engine (1986-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Villarreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14092127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la terre dévoile l’eau : l’ajout d’une quatrième dimension au concept de Nexus Eau/Énergie/Alimentation et sa pertinence pour les recherches sur l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.20162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737411v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder participation, indicators, assessment, and decision-making: applying adaptive management at the watershed scale</w:t>
               </w:r>
@@ -1701,490 +1701,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brazilian illegal gold miners resilience in French Guiana: The garimpo as an economic and social system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Latin American and Caribbean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32992/erlacs.10767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière ? Quelle frontière ? La dynamique transnationale de l’orpaillage clandestin en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie, feux, invasions et évangéliques : les Amérindiens d’Amazonie face à une catastrophe biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 181 (2), pp.106-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.181.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data-driven remote governance of sparsely populated areas: measurement and commensuration of wildcat gold mining in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10708-021-10486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03331035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the -scape in the sound: Discriminating soundscapes categories in the Sonoran Desert using indices and clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colton Flowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirav Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Heidorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107805⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03377997v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-03477926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « système garimpeiro » et la Guyane : l’orpaillage clandestin contemporain en Amazonie française</w:t>
               </w:r>
@@ -2389,281 +2389,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparsely populated regions as a specific geographical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19, isolated indigenous peoples and the history of the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,135 +2757,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371851v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02514035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel Territories: A New Concept for Looking at Environmental Change</w:t>
               </w:r>
@@ -2999,513 +2999,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CHALLENGES TO CIRCULATION ON THE BORDER BETWEEN BRAZIL AND FRENCH GUIANA (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg de Vilhena Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michel Le Tourneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4215/rm2019.e18018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'espace et l'eau, variables clés de la croissance urbaine dans le Sud-Ouest des États-Unis : le cas de Tucson et du Pima County (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (1), pp.39-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.481.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">François Michel Le Tourneu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of climate and climate change by Amazonian communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Debortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.101923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernement Bolsonaro vs. peuples amérindiens : l’épreuve de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute2.056.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desafios à circulação na fronteira entre Brasil e Guiana francesa (FRANÇA). Mudanças e permanências na circulação na fronteira entre Brasil e Guiana Francesa (França)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Vilhena Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.1-15. </w:t>
-[...314 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4215/rm2019.e18018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357345v1</w:t>
@@ -4220,4484 +4220,4484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le raid des 7 bornes : leçons d’une traversée est/ouest du sud de la Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Milliken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.305-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces-déchets, d’autres grands espaces américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2016/3), pp.265-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.453.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle durabilité pour les territoires amérindiens d’Amazonie brésilienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (1), pp.167-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental governance for all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Brondizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 352 (6291), pp.1272-1273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaf5122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population densities and deforestation in the Brazilian Amazon: New insights on the current human settlement patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76, pp.163 - 172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux mois à la Légion : une autre vision de la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.11322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/confins.11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le raid des 7 bornes : leçons d’une traversée est/ouest du sud de la Guyane</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Brazil now in control of deforestation in the Amazon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sustainability Challenges of Indigenous territories in Brazil’s Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiabilité, propreté, coût: les défis du secteur de l’électricité au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.095.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil maîtrise-t-il (enfin) la déforestation en Amazonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 753, http://cybergeo.revues.org/27325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of Biosphere Reserves to regional sustainability: an institutional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Borsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Reutz-Hornsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1/2), pp.60-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge ou à la marge ? Les populations amérindiennes du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.5859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de territoires multisitués en Amazonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (2016/3), pp.265-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.453.0265⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.424.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fiabilité, propreté, coût: les défis du secteur de l’électricité au Brésil</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impacts of sustainable development projects in the Amazon: the DURAMAZ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-013-0200-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00808529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Rural–Urban Household Mobility Indicate Differences in Resource Management within Amazonian Communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1111/blar.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.12147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The DURAMAZ indicator system: a cross-disciplinary comparative tool for assessing ecological and social changes in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1619), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2012.0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les facteurs clés d’un système d’indicateurs de développement durable : l’expérience du projet DURAMAZ sur l’Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meu coração não mudou. Desenvolvimento sustentável, pragmatismo e estratégia em contexto amazônico tradicional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiente e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.179-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1414-753X2011000200012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme agraire en Amazonie est-elle écologiquement correcte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02/2011 (206), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.206.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DURAMAZ, um Sistema de Indicadores de Desenvolvimento Sustentável na Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population and Environment in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographische Rundschau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assentamentos rurais na Amazônia: contradições entre a política agrária e a política ambiental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiente e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1414-753X2010000100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quest for sustainability: Brazil nut gatherers of São Francisco do Iratapuru and the Natura Corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 176 (4), pp.334-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4959.2010.00366.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable, la fête et le match de football : impressions de terrain (mars 2008) depuis le village de Watoriki, en terre indigène Yanomami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (7), http://confins.revues.org/index6224.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.6224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des Wakalitesu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33-34, pp.30-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux maisons, égales en dignité : une approche anthropologique des déterminants du développement durable en contexte amazonien ' traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distribution du peuplement en Amazonie brésilienne : l'apport des données par secteur de recensement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (4), pp.359-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.384.0359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation provoque-t-elle la déforestation en Amazonie ? Innovations territoriales et agricoles dans le nord-ouest Amazonien (Brésil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 667 (3), pp.204-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.667.0204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies territoriales amérindiennes dans un contexte pluri-ethnique : la région de Auaris (Roraima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.3653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratapuru et la noix du Brésil :une expérience de durabilité en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Reinaldo Alves Picanço</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 432, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.20763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et anthropologie : deux regards complémentaires pour l'étude des territoires des populations traditionnelles d'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greissing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.9853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence des forces armées et question de la souveraineté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 95, pp.57-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 63, pp.99-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Brésil maîtrise-t-il (enfin) la déforestation en Amazonie ?</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et développement durable : le cas du littoral nord de l'État de Bahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (3), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnogeography and Resource Use among the Yanomami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (4), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/519914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question environnementale vue du sud, vue du nord : l'exemple de l'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et conflits autour des territoires amérindiens en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.71-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">São Gabriel da Cachoeira, capitale du haut Rio Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 753, http://cybergeo.revues.org/27325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27325⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 304, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la télédétection dans un contexte pluridisciplinaire : impact de l'orpaillage, agriculture amérindienne et régénération naturelle dans une région du territoire Yanomami (Amazonie brésilienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.335-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par télédétection de la vallée de Samarcande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.769. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 161, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoxi : ruée vers l'or chez les Indiens Yanomami du haut rio Mucajaí (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.034.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu'au bout de la forêt ? Causes et mécanismes de la déforestation en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1/2), pp.60-81</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En marge ou à la marge ? Les populations amérindiennes du Brésil</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et formes d'occupation de l'espace en Amazonie brésilienne : un exemple dans l'Etat du Rondônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 386, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville dans la forêt : São Gabriel da Cachoeira, capitale isolée du haut Rio Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 304, pp.[en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil, El Dorado de l'information géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du peuplement en pays pionnier : l'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42 (4), pp.324-339. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 2002-2, pp.145-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation d'images radar sur l'île d'Algodoal (Para - Brésil) en vue d'une cartographie des milieux naturels du littoral amazonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation agraire au Roraima : anciennes configurations et nouvelles stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 621, pp.550-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.2001.1720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits d'usage de l'espace au Rondônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25448⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 194, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.3772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...211 lines deleted...]
-                <w:t xml:space="preserve">DURAMAZ, um Sistema de Indicadores de Desenvolvimento Sustentável na Amazônia</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international et son impact territorial au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...1983 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75, pp.1-25</w:t>
-[...603 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2000-2, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8797,51 +8797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation d'images radar sur l'île d'Algodoal (Para - Brésil) en vue d'une cartographie des milieux naturels du littoral amazonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Daugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bursztyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10923,50 +10923,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amazônias brasileiras: estudos do projeto DURAMAZ sobre a diversidade amazônica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Do Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 1 Sínteses dos casos de estudo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMA/UFPa, pp.19-35, 2019, 978-85-88998-73-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">São Francisco do Iratapuru: o impacto de uma grande obra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10979,238 +11061,238 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras Vol. 1 Sínteses dos casos de estudo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA/UFPa, pp.37-56, 2019, 978-85-88998-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudanças e permanências na trajetória rumo à sustentabilidade: uma imagem compósita da Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Michel Le Tourneau; Otavio do Canto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NNUMA/UFPA, pp.19-64, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituições e ação coletiva na amazônia: uma abordagem metodológica e análise comparativa inicial das localidades de estudo DURAMAZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Brondizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Nonato Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11233,73 +11315,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA/UFPa, pp.209-230, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÃO FRANCISCO DO IRATAPURU: O IMPACTO DE UMA GRANDE OBRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11315,1225 +11397,1143 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMAZÔNIAS BRASILEIRAS situações locais e evoluções</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Amazônias brasileiras: estudos do projeto DURAMAZ sobre a diversidade amazônica</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire Éditions de l'IHEAL Conclusion Quelles relations entre les populations traditionnelles et leurs territoires aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 1 Sínteses dos casos de estudo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.3193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Système d'usage de l'espace et connaissance des lieux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rive gauche de l’Amazone : de la marge coloniale à la protection de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.189-202, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 87, pp.41-60, 2017, Travaux et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.93-130, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 88, pp.7-37, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire des régions étudiées</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'usage de l'espace et connaissance des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Kohler</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.189-202, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques des communautés étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.93-130, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des régions étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 88, pp.61-92, 2017, Travaux et mémoires, 978-2-37154-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et espace agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Tourneau FM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne : usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEAL, pp.133-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02872803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace des activités extractivistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, pp.161-186, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire Chapitre II. Histoire des régions étudiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne Usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iheal.3174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'espace des activités extractivistes</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre I. La rive gauche de l’Amazone : de la marge coloniale à la protection de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne. Usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.41-59, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.3172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre IV. Elevage et espace agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amazonie brésilienne. Usages et représentations du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Quelles relations entre les populations traditionnelles et leurs territoires aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie brésilienne, usages et représentations du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, pp.161-186, 2017, Travaux et Mémoires, 978-2-37154-035-4</w:t>
+              <w:t xml:space="preserve">, 87, pp.333-338, 2017, Travaux et Mémoires, 102371540358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre urbanização e regularização fundiária: uma geografia dos novos modos de vida quilombolas de Oriximiná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...499 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Fajardo Grupioni, Lúcia M.M. de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Águas Bravas e Mansas, índios &amp; quilombolas em Oriximiná</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 211-223, Iepé, 2015, 978-85-98046-18-1</w:t>
@@ -12562,51 +12562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O desafio de medir a sustentabilidade na Amazônia: os principais indicadores mundiais e a sua aplicabilidade ao contexto amazônico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12859,51 +12859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif ou Individuel? Territoire et Patrimoine chez les quilombolas d'Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12911,51 +12911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juhé-Beaulaton, D.; Cormier-Salem, M.-C.; Robert, P. de; Roussel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence patrimoniale au Sud: enjeux, questions, limites</w:t>
@@ -12988,90 +12988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre revendications collectives et stratégies individuelles : la patrimonalisation chez les Quilombolas d'Abuí (Fleuve Trombetas, Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13111,513 +13111,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestation/déforestation</w:t>
+                <w:t xml:space="preserve">Autochtone (peuple)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.297-302, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.68-69, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734613v1</w:t>
+                <w:t xml:space="preserve">hal-00734611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts</w:t>
+                <w:t xml:space="preserve">Forestation/déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.302-305, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.297-302, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734614v1</w:t>
+                <w:t xml:space="preserve">hal-00734613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochtone (peuple)</w:t>
+                <w:t xml:space="preserve">Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.68-69, 2012, 978-2-200-27009-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.302-305, 2012, 978-2-200-27009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734611v1</w:t>
+                <w:t xml:space="preserve">hal-00734614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Globalization in the Amazon Region : conflicting answers from &amp;quot; Quilombo &amp;quot; communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piachura Piotr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTechWeb, pp.269-284, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Amerindian Territorialities to &amp;quot;Indigenous Lands&amp;quot; in the Brazilian Amazon: The Yanomami and Kayapó Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin and Estienne Rodary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protected Areas, Sustainable Land?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.123-141, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization in the Amazon Region: conflicting answers from Quilombo communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13627,969 +13756,840 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Piotr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech Open Access, pp.269-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02872821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Amériques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence française de développement, pp.321-368, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – DURAMAZ, un long chemin parcouru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.241-280, 2010, Mappemonde</w:t>
+              <w:t xml:space="preserve">, Belin, pp.9-16, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555297v1</w:t>
+                <w:t xml:space="preserve">hal-00555295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données spatiales et leur traitement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Synthétiser les observations : le système IDURAMAZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.241-280, 2010, Mappemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de données spatiales et leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-238, 2010, Mappemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00561336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O impacto sociogeográfico da corrida do ouro de Roraima (1987-1989) sobre os Yanomami do Alto Rio Mucajaí: o caso da região de Homoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARAÚJO, R.; LÉNA, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desenvolvimento Sustentável e Sociedades na Amazônia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museu Paraense Emílio Goeldi, pp.297-332, 2010, Coleção Eduardo Galvão</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats du système IDURAMAZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.303-344, 2010, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoxi (1989-2004): o impacto ambiental das atividades garimpeiras na terra indígena yanomami (roraima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reinaldo Imbrozio Barbosa et Valdinar Ferreira Melo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roraima : homem, ambiente e ecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEMACT, pp.155-170, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialités amérindiennes et Terres indigènes en Amazonie brésilienne : continuité ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14730,51 +14730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestas Nacionais na Terra Indígena Yanomami um cavalo de Troia ambiental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15144,51 +15144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nlc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villarreal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Fisher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meixner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-021-09741-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Milliken" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202101413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2035208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Heemskerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Flowers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Merchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Heidorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32992/erlacs.10767" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.181.0106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.12.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg de Vilhena Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Granger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Le Tourneu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2019.e18018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Vilhena Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Granger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-017-9802-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12476" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf5122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2016.09.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11322" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27325" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27484" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.07.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5859" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12147" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRRJM44Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0324" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2011000200012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2010000100008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4959.2010.00366.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0359" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.667.0204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6224" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fiorini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.3653" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reinaldo Alves Pican&#231;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.20763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519914" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1581" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151485v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.034.0003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3238" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Machado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2001.1720" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3772" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015591v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9829" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gamez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181515v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3174" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536871v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3172" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678080v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536814v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3193" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garamond.com.br" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.belin.fr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato de Souza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelma Socorro Lopes de Matos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734611v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560431v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555298v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555295v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nlc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villarreal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Fisher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meixner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-021-09741-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Milliken" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202101413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2035208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Heemskerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32992/erlacs.10767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.181.0106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Flowers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Merchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Heidorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.12.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg de Vilhena Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Granger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Le Tourneu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2019.e18018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Vilhena Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Granger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-017-9802-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12476" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf5122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2016.09.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11322" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27484" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.07.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27325" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5859" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0324" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12147" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRRJM44Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2011000200012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1414-753X2010000100008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4959.2010.00366.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6224" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fiorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0359" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.667.0204" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.3653" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reinaldo Alves Pican&#231;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.20763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1581" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519914" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007052v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3238" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.034.0003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Machado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2001.1720" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3772" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015591v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damasceno Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9829" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gamez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181515v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536814v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3193" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678070v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536867v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3174" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.3172" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garamond.com.br" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.belin.fr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato de Souza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelma Socorro Lopes de Matos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734611v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560431v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555263v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>