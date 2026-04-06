--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -449,291 +449,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of nanomagnets for on-chip field gradients</w:t>
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Legrand</w:t>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lopes</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Schaeverbeke</w:t>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710055v1</w:t>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of nanomagnets for on-chip field gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">S. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Q. Schaeverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.M. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
               </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -892,64 +892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
@@ -1249,1082 +1249,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
+                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostantine Katcko</w:t>
+                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.2008135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411655v1</w:t>
+                <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Kostantine Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.2009467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408466v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Massouras</w:t>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+                <w:t xml:space="preserve">C S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">L. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (17), pp.2008135. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (10), pp.105002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001203v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887697v1</w:t>
+                <w:t xml:space="preserve">hal-02901555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Stripe Angle Determination by Quantitative x-ray Magnetic Microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Sarpi</w:t>
+                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024083⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928269v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Stripe Angle Determination by Quantitative x-ray Magnetic Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ait Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">D. Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">B. Sarpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Puliafito</w:t>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901555v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,77 +2597,77 @@
                 <w:t xml:space="preserve">Consolidated picture of tunnelling spintronics across oxygen vacancy states in MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Taudul</w:t>
+                <w:t xml:space="preserve">B. Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Katcko</w:t>
+                <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2706,6045 +2706,6045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
+                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Madon</w:t>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Montaigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943981v1</w:t>
+                <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Polewczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gottwald</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950180v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129955v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajanikanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827871v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lomakin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950274v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souliman El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+                <w:t xml:space="preserve">cea-01693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Engel</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686947v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mjahed</w:t>
+                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686932v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
+                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686949v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), pp.174426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686930v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Souliman El Moussaoui</w:t>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01693089v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+                <w:t xml:space="preserve">hal-01316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345414v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345416v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lengaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599013v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+                <w:t xml:space="preserve">P Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">E Shipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316259v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M S El Hadri</w:t>
+                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">J. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246637v1</w:t>
+                <w:t xml:space="preserve">hal-01159669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of InAlAs/InGaAs self-switching diodes for energy harvesting applications</w:t>
+                <w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irving Eduardo Cortes-Mestizo</w:t>
+                <w:t xml:space="preserve">Ia. M. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Briones</w:t>
+                <w:t xml:space="preserve">V. V. Bibyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Briones</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.014304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972763v1</w:t>
+                <w:t xml:space="preserve">hal-01284021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Y. L. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284012v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Urbain</w:t>
+                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gallart</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284014v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117 (2), pp.023909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gottwald</w:t>
+                <w:t xml:space="preserve">Study of InAlAs/InGaAs self-switching diodes for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Eduardo Cortes-Mestizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindranath Droopad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.014304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246640v1</w:t>
+                <w:t xml:space="preserve">hal-04972763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.224431 - 224431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381343v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ravi Droopad</w:t>
+                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972751v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Raabe</w:t>
+                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159669v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.224431 - 224431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284021v1</w:t>
+                <w:t xml:space="preserve">hal-01381343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+                <w:t xml:space="preserve">Irving Cortes-Mestizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Victor H Méndez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+                <w:t xml:space="preserve">Ravi Droopad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.117238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284017v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Briones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Mcmurtry</w:t>
+                <w:t xml:space="preserve">F. Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282621v1</w:t>
+                <w:t xml:space="preserve">hal-01282615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Santos Burgos</w:t>
+                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159649v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Louis</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Martinez-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159660v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Piraux</w:t>
+                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Srivastava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">B. Santos Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (22), pp.220407(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282622v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282855v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Suire</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282860v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Wagner</w:t>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053225v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
+                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282864v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samy Boukari</w:t>
+                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282617v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Diaz De Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (21), pp.A1538-A1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282615v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Anharmonicity of the Potential Well for a Magnetic Vortex Core in a Nanodot</w:t>
               </w:r>
@@ -8864,51 +8864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large area patterned magnetic films by depositing cobalt layers on nano-wrinkled polydimethylsiloxane templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,103 +8998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rajanikanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9122,243 +9122,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Riahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">S. Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934439v1</w:t>
+                <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.9602. </w:t>
@@ -9390,243 +9390,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276612v1</w:t>
+                <w:t xml:space="preserve">hal-00934439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nature of magnetic monopoles in artificial spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.035026. </w:t>
@@ -9716,51 +9716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
@@ -9926,775 +9926,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Torrejon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Thiaville</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949044v1</w:t>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949024v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.106601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949039v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mitsuzuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (19), pp.192406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gottwald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345391v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (8), pp.083904. </w:t>
@@ -10745,64 +10745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10892,77 +10892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (36), pp.365302. </w:t>
@@ -11006,459 +11006,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite tunnel magnetoresistance at the compensation point of Sm1xGdxAl2, a ferromagnetic electrode with zero magnetization Related Articles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Pierre</w:t>
+                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3597625⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949054v1</w:t>
+                <w:t xml:space="preserve">hal-00566336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.060401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566336v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Finite tunnel magnetoresistance at the compensation point of Sm1xGdxAl2, a ferromagnetic electrode with zero magnetization Related Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
+                <w:t xml:space="preserve">D Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.060401. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (23), pp.232504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3597625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949052v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular dependence of tunnel magnetoresistance in magnetic tunnel junctions and specific aspects in spin-filtering devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,90 +11518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11646,360 +11646,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
+                <w:t xml:space="preserve">Strongly suppressed 1/f noise and enhanced magnetoresistance in epitaxial Fe–V/MgO/Fe magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Briones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">D. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lengaigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Ibarlucea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.202501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3430064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949060v1</w:t>
+                <w:t xml:space="preserve">hal-03011893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly suppressed 1/f noise and enhanced magnetoresistance in epitaxial Fe–V/MgO/Fe magnetic tunnel junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+                <w:t xml:space="preserve">J Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gomez-Ibarlucea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 96 (20), pp.202501. </w:t>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3430064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011893v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12063,90 +12063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t>
@@ -12184,77 +12184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12314,103 +12314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t>
@@ -12461,64 +12461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,64 +12573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgO-Based Epitaxial Magnetic Tunnel Junctions Using Fe-V Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12707,103 +12707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.072501. </w:t>
@@ -12841,77 +12841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,90 +12971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlayer magnetic coupling in Fe/MgO junctions characterized by vector magnetization measurements combined with polarized neutron reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13105,90 +13105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain wall propagation in a submicron spin-valve stripe: influence of the pinned layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13265,77 +13265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -13386,90 +13386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bias voltage effect on spin-dependent conductivity and shot noise in carbon-doped Fe(001)∕MgO(001)∕Fe(001) magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Greullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (13), pp.132504. </w:t>
@@ -13501,481 +13501,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345098v1</w:t>
+                <w:t xml:space="preserve">hal-02949247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202/1-4. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212149v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Greullet</w:t>
+                <w:t xml:space="preserve">D. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202/1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949247v1</w:t>
+                <w:t xml:space="preserve">hal-00212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14029,554 +14029,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370097v1</w:t>
+                <w:t xml:space="preserve">hal-01345236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme de Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345237v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133316v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345236v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t>
               </w:r>
@@ -14601,64 +14601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t>
@@ -14690,1104 +14690,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in exchange-coupled GdFe/TbFe studied by x-ray magnetic circular dichroism</w:t>
+                <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.014401. </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (14), pp.140401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.014401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.140401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086069v1</w:t>
+                <w:t xml:space="preserve">hal-02086064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization reversal in exchange-coupled GdFe/TbFe studied by x-ray magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Henry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (14), pp.140401. </w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.014401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.140401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.014401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086064v1</w:t>
+                <w:t xml:space="preserve">hal-02086069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface domain wall and exchange bias phenomena in ferrimagnetic/ferrimagnetic bilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.140404⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (25), pp.4507-4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104715v1</w:t>
+                <w:t xml:space="preserve">hal-04370120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions of magnetic configuration at the interface of exchange-coupled bilayers: TbFe/GdFe as a model system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interface domain wall and exchange bias phenomena in ferrimagnetic/ferrimagnetic bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Henry</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.144412⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 68 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.140404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104709v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitions of magnetic configuration at the interface of exchange-coupled bilayers: TbFe/GdFe as a model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.144412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949319v1</w:t>
+                <w:t xml:space="preserve">hal-02104709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Jouguelet</w:t>
+                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canet</w:t>
+                <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sajieddine</w:t>
+                <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (25), pp.4507-4509. </w:t>
+              <w:t xml:space="preserve">, 2003, 83 (21), pp.4372-4374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370120v2</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Popova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535210v1</w:t>
+                <w:t xml:space="preserve">hal-04370131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Rottländer</w:t>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949382v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.896 - 902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370131v1</w:t>
+                <w:t xml:space="preserve">hal-02949382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15811,103 +15811,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chowrira</w:t>
+                <w:t xml:space="preserve">B. Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Kandpal</w:t>
+                <w:t xml:space="preserve">L. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kieber</w:t>
+                <w:t xml:space="preserve">C. Kieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bahouka</w:t>
+                <w:t xml:space="preserve">A. Bahouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
@@ -15923,90 +15923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16027,143 +16027,143 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16173,130 +16173,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 097 562 B1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16306,779 +16306,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17088,427 +17088,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modeling of a micro-fluxgate sensor without pick-up coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et modélisation d'un micro-capteur magnétique fluxgate sans bobine de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications (TAISA'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. actes pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId548"/>
+      <w:footerReference w:type="default" r:id="rId545"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17576,51 +17576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FF39B2"/>
+    <w:nsid w:val="D7216AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17807,51 +17807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-montaigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4010-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Desjardins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taudul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Katcko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276624v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Sukhostavets" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangiao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Loubens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.247601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Ibarlucea" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430064" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Ibrahimi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2022644" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chowrira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kandpal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kieber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bahouka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116653v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kurban" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116655v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-montaigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4010-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276624v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Sukhostavets" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangiao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Loubens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.247601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Ibarlucea" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430064" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Ibrahimi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2022644" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116653v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kurban" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116655v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>