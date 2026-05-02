--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -315,425 +315,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+                <w:t xml:space="preserve">Optimal design of nanomagnets for on-chip field gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">W. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">S. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grassi</w:t>
+                <w:t xml:space="preserve">Q. Schaeverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Sarpi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+                <w:t xml:space="preserve">hal-04710055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of nanomagnets for on-chip field gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lopes</w:t>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Schaeverbeke</w:t>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">M. Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Desjardins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.044062. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710055v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
               </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -892,64 +892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
@@ -1249,1082 +1249,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
+                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
+                <w:t xml:space="preserve">Kostantine Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Massouras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.2009467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001203v1</w:t>
+                <w:t xml:space="preserve">hal-03411655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostantine Katcko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (10), pp.105002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411655v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C S Chang</w:t>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Badie</w:t>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (10), pp.105002. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.2008135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408466v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901555v1</w:t>
+                <w:t xml:space="preserve">hal-02887697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887697v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Stripe Angle Determination by Quantitative x-ray Magnetic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ait Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,6927 +2706,6927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
+                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827871v1</w:t>
+                <w:t xml:space="preserve">hal-02129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950274v1</w:t>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943981v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajanikanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gottwald</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950180v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129955v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+                <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01693089v1</w:t>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, pp.699-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Polewczyk</w:t>
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Mjahed</w:t>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686932v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686930v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
+                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), pp.174426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686949v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Studniarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+                <w:t xml:space="preserve">Souliman El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Schleicher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
+                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Canals</w:t>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316259v1</w:t>
+                <w:t xml:space="preserve">hal-01345414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M S El Hadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Shipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345414v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Vallobra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Shipton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345416v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599013v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of InAlAs/InGaAs self-switching diodes for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belkhou</w:t>
+                <w:t xml:space="preserve">Irving Eduardo Cortes-Mestizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Raabe</w:t>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindranath Droopad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.014304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159669v1</w:t>
+                <w:t xml:space="preserve">hal-04972763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284021v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. X. Yang</w:t>
+                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284017v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">N. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246637v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.023909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246638v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284013v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of InAlAs/InGaAs self-switching diodes for energy harvesting applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
+                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.014304⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972763v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Cortes-Mestizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H Méndez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Droopad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.117238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284012v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.224431 - 224431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284014v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gottwald</w:t>
+                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246640v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. M. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Bibyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381343v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irving Cortes-Mestizo</w:t>
+                <w:t xml:space="preserve">Y. L. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H Méndez-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Droopad</w:t>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (11), pp.117238. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972751v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">L. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282615v1</w:t>
+                <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samy Boukari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282617v1</w:t>
+                <w:t xml:space="preserve">hal-01282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cuadrado</w:t>
+                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Martinez-Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mcmurtry</w:t>
+                <w:t xml:space="preserve">B. Santos Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (22), pp.220407(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282621v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Santos Burgos</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159649v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Louis</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Martinez-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159660v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282855v1</w:t>
+                <w:t xml:space="preserve">hal-01282860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. K. Srivastava</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. A. Antohe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Alexander Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Diaz De Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (21), pp.A1538-A1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282622v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Suire</w:t>
+                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282860v1</w:t>
+                <w:t xml:space="preserve">hal-01053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Wagner</w:t>
+                <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053225v1</w:t>
+                <w:t xml:space="preserve">hal-01282615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramon Diaz De Leon</w:t>
+                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (21), pp.A1538-A1546. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282864v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Anharmonicity of the Potential Well for a Magnetic Vortex Core in a Nanodot</w:t>
+                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. V. Sukhostavets</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. V. Naletov</w:t>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.247601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276624v1</w:t>
+                <w:t xml:space="preserve">hal-00993344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area patterned magnetic films by depositing cobalt layers on nano-wrinkled polydimethylsiloxane templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Denardin</w:t>
+                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276627v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276619v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Suire</w:t>
+                <w:t xml:space="preserve">Large area patterned magnetic films by depositing cobalt layers on nano-wrinkled polydimethylsiloxane templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 103 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276612v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajanikanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993344v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Anharmonicity of the Potential Well for a Magnetic Vortex Core in a Nanodot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. V. Sukhostavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sangiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. De Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Riahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.247601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934439v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nature of magnetic monopoles in artificial spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.035026. </w:t>
@@ -9658,1043 +9658,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">J Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaput</w:t>
+                <w:t xml:space="preserve">M Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">R Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.106601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741544v1</w:t>
+                <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
+                <w:t xml:space="preserve">K Mitsuzuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Loubens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. V. Naletov</w:t>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.247602. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (19), pp.192406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719565v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+                <w:t xml:space="preserve">hal-02949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pelloux</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Weil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Thiaville</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949044v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic vortices in single crystalline Fe-V disks with four folds magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Mitsuzuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Andrieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (19), pp.192406. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.247602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4711219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949024v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxing Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949039v1</w:t>
+                <w:t xml:space="preserve">hal-01741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (8), pp.083904. </w:t>
@@ -10726,1280 +10726,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Real time atomic force microscopy imaging during nanogap formation by electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bonell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Andrieu</w:t>
+                <w:t xml:space="preserve">S Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bertran</w:t>
+                <w:t xml:space="preserve">J-L Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Le Fèvre</w:t>
+                <w:t xml:space="preserve">L Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (36), pp.365302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/36/365302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345389v1</w:t>
+                <w:t xml:space="preserve">hal-02949032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time atomic force microscopy imaging during nanogap formation by electromigration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Bubendorff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">F Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">F Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/36/365302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02949032v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Finite tunnel magnetoresistance at the compensation point of Sm1xGdxAl2, a ferromagnetic electrode with zero magnetization Related Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (23), pp.232504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3597625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566336v1</w:t>
+                <w:t xml:space="preserve">hal-02949054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
+                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949052v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite tunnel magnetoresistance at the compensation point of Sm1xGdxAl2, a ferromagnetic electrode with zero magnetization Related Articles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pierre</w:t>
+                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (23), pp.232504. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.060401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3597625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949054v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular dependence of tunnel magnetoresistance in magnetic tunnel junctions and specific aspects in spin-filtering devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiusan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">J Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3466778⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370057v1</w:t>
+                <w:t xml:space="preserve">hal-02949060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Girod</w:t>
+                <w:t xml:space="preserve">Strongly suppressed 1/f noise and enhanced magnetoresistance in epitaxial Fe–V/MgO/Fe magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Ibarlucea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.202501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3430064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949088v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly suppressed 1/f noise and enhanced magnetoresistance in epitaxial Fe–V/MgO/Fe magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3430064⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (7), pp.073002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011893v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Angular dependence of tunnel magnetoresistance in magnetic tunnel junctions and specific aspects in spin-filtering devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lengaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.063912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.0901.2617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3466778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949060v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12063,90 +12063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t>
@@ -12178,459 +12178,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Henry</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345332v1</w:t>
+                <w:t xml:space="preserve">hal-00397879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380624v1</w:t>
+                <w:t xml:space="preserve">hal-01345332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gerken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Paul</w:t>
+                <w:t xml:space="preserve">Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397879v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgO-Based Epitaxial Magnetic Tunnel Junctions Using Fe-V Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12701,494 +12701,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Belkhou</w:t>
+                <w:t xml:space="preserve">Interlayer magnetic coupling in Fe/MgO junctions characterized by vector magnetization measurements combined with polarized neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2838455⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189822v1</w:t>
+                <w:t xml:space="preserve">hal-04370059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 92, pp.072501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2838455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345244v1</w:t>
+                <w:t xml:space="preserve">hal-00189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer magnetic coupling in Fe/MgO junctions characterized by vector magnetization measurements combined with polarized neutron reflectometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (13), pp.134429. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370059v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain wall propagation in a submicron spin-valve stripe: influence of the pinned layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13252,90 +13252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of chirality reversal for planar interface domain walls in exchange-coupled hard/soft magnetic bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -13367,641 +13367,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bias voltage effect on spin-dependent conductivity and shot noise in carbon-doped Fe(001)∕MgO(001)∕Fe(001) magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2793619⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370087v1</w:t>
+                <w:t xml:space="preserve">hal-01345098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Greullet</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949247v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345098v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">High bias voltage effect on spin-dependent conductivity and shot noise in carbon-doped Fe(001)∕MgO(001)∕Fe(001) magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halley</w:t>
+                <w:t xml:space="preserve">Fanny Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202/1-4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (13), pp.132504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2793619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212149v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14029,554 +14029,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345236v1</w:t>
+                <w:t xml:space="preserve">hal-01345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme de Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345237v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original supramolecular helicate from a bipyridine-bipyrazine ligand strand and Ni-II by self-assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200500660⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00133316v1</w:t>
+                <w:t xml:space="preserve">hal-01345236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t>
               </w:r>
@@ -14601,64 +14601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t>
@@ -14690,845 +14690,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
+                <w:t xml:space="preserve">Magnetization reversal in exchange-coupled GdFe/TbFe studied by x-ray magnetic circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Henry</w:t>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (14), pp.140401. </w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.014401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.140401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.014401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086064v1</w:t>
+                <w:t xml:space="preserve">hal-02086069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in exchange-coupled GdFe/TbFe studied by x-ray magnetic circular dichroism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.014401. </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (14), pp.140401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.014401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.140401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086069v1</w:t>
+                <w:t xml:space="preserve">hal-02086064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Interface domain wall and exchange bias phenomena in ferrimagnetic/ferrimagnetic bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouguelet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.140404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370120v2</w:t>
+                <w:t xml:space="preserve">hal-02104715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface domain wall and exchange bias phenomena in ferrimagnetic/ferrimagnetic bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Transitions of magnetic configuration at the interface of exchange-coupled bilayers: TbFe/GdFe as a model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Schuhl</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.140404⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 67 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.144412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104715v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions of magnetic configuration at the interface of exchange-coupled bilayers: TbFe/GdFe as a model system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.144412⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (21), pp.4372-4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104709v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">F. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouguelet</w:t>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 83 (21), pp.4372-4374. </w:t>
+              <w:t xml:space="preserve">, 2003, 82 (25), pp.4507-4509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949319v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.896 - 902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370131v1</w:t>
+                <w:t xml:space="preserve">hal-02949382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
               </w:r>
@@ -15540,64 +15561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15642,152 +15663,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jaffrès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.144411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949382v1</w:t>
+                <w:t xml:space="preserve">hal-04370131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15799,345 +15799,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Bahouka</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001215v1</w:t>
+                <w:t xml:space="preserve">hal-03001272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Schleicher</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001272v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnetic anisotropy controlled by a surface nano-modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16187,77 +16187,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16320,90 +16320,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16445,103 +16445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t>
@@ -16570,103 +16570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t>
@@ -16695,103 +16695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t>
@@ -16820,103 +16820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tours, France</w:t>
@@ -16958,90 +16958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
@@ -17102,103 +17102,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t>
@@ -17230,277 +17230,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of a micro-fluxgate sensor without pick-up coil</w:t>
+                <w:t xml:space="preserve">Conception et modélisation d'un micro-capteur magnétique fluxgate sans bobine de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">7ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications (TAISA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. actes pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116653v1</w:t>
+                <w:t xml:space="preserve">hal-00116655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d'un micro-capteur magnétique fluxgate sans bobine de mesure</w:t>
+                <w:t xml:space="preserve">Design and modeling of a micro-fluxgate sensor without pick-up coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications (TAISA'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. actes pp.39-42</w:t>
+              <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116655v1</w:t>
+                <w:t xml:space="preserve">hal-00116653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId545"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17576,51 +17576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7216AF7"/>
+    <w:nsid w:val="33FA41B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17807,51 +17807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-montaigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4010-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276624v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Sukhostavets" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangiao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Loubens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.247601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Ibarlucea" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430064" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Ibrahimi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2022644" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116653v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kurban" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116655v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-montaigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4010-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276627v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Encinas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818677" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Sukhostavets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangiao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Loubens" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.247601" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mitsuzuka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711219" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Bubendorff" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365302" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB268E6D72730019DE4F04C89769DB8C50D61DAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Silva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dumesnil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597625" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949060v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briones" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lengaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0901.2617" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Ibarlucea" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430064" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Ibrahimi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2022644" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133316v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500660" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTZGZK1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949382v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354402v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116655v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kurban" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116653v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>