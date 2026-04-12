--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -3415,277 +3415,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t>
+                <w:t xml:space="preserve">BioWorkFlow: Web Services toolkit and workflow applications evaluation to deploy a confidence network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729786v1</w:t>
+                <w:t xml:space="preserve">inria-00327528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioWorkFlow: Web Services toolkit and workflow applications evaluation to deploy a confidence network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Moreews</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00327528v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEO EXPORTER : a tools to automate publishing of microarray data to Gene Expression Omnibus</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,73 +4445,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Virlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025, 14 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2026, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882266v1</w:t>
+                <w:t xml:space="preserve">hal-04882266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4690,51 +4690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF774B15"/>
+    <w:nsid w:val="F8A38B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4921,51 +4921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-moreews" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4168-4459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192464035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rauffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Guberman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran Joachim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kote-Jarai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Matthews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Osorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shanley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Giddings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Alland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chiusa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2009.143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bougaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01308297v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-moreews" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4168-4459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192464035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rauffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Guberman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran Joachim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kote-Jarai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Matthews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Osorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shanley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Giddings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Alland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chiusa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2009.143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bougaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01308297v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>