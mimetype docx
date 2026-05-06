--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -4690,51 +4690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8A38B1D"/>
+    <w:nsid w:val="D72D91E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>