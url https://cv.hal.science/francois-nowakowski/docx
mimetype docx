--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -434,1100 +434,1100 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biorégion en projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Gangarossa</w:t>
+                <w:t xml:space="preserve">Jugeau Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">François Cheradame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterotopia, 2022, 979-10-93250-53-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654152v1</w:t>
+                <w:t xml:space="preserve">hal-05001407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruralités en action, Ici et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne, 2022, 978-2-86272-745-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Léonardi</w:t>
-[...514 lines deleted...]
-                <w:t xml:space="preserve">halshs-00923309v1</w:t>
+                <w:t xml:space="preserve">hal-05001418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralités en action, Ici et ailleurs</w:t>
+                <w:t xml:space="preserve">Faire le tour de la clôture : délimitations, interactions et ajustements dans l'espace pavillonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05001407v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. École Nationale des Travaux Publics de l'État [ENTPE], 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ENTP0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04188417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le tour de la clôture : délimitations, interactions et ajustements dans l'espace pavillonnaire</w:t>
+                <w:t xml:space="preserve">Tackling Global Warming in the Ardèche Valley: Project Workshop Narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Architecture, aménagement de l'espace. École Nationale des Travaux Publics de l'État [ENTPE], 2022. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">AIT HADDOU Hassan; TOUBANOS Dimitri; VILLIEN Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Transition in Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE / Wiley, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Gangarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Presses universitaires de Saint-Etienne, 2022, Espace rural &amp; projet spatial, 978-2-86272-745-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Gangarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-207, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête d'espace public : interroger la rénovation urbaine au Polygone (Strasbourg) : une collaboration participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Morovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalfitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Vrijs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Deschamps; Barbara Morovich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esplaces, Espace et lieux en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-14-017298-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de mobilité en débat à Strasbourg et Grenoble : de la consultation à la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire métropole. De nouvelles règles du jeu ? (sous la direction de LEFEUVRE M.P.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Moniteur, pp 191-219, 2015, 978-2-281-11892-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01615403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rails pour tisser des liens ? Les tramways à l’épreuve de la négociation dans les projets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le projet négocié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.133-157, 2012, Recherches, 978-2-11-097044-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-04188417v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénoter et connoter : les images du projet ‟urbain&amp;quot; de tramway publiées dans les magazines municipaux et intercommunaux de Montpellier et Strasbourg entre 2002 et 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Hamman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tramway dans la ville. Le projet urbain négocié à l'aune des déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91, 2011, Espace et territoire, 978-2-7535-1287-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1843,51 +1843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalfitano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Vrijs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugeau Corentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheradame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04188417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugeau Corentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheradame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04188417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morovich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalfitano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Vrijs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>