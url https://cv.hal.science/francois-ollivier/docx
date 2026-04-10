--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1200,983 +1200,1546 @@
                 <w:t xml:space="preserve">⟨10.1007/s00200-009-0091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réponse négative au problème de Noether différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 328 (2), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80145-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réponse négative au problème de Lüroth différentiel en dimension 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 327 (10), pp.881-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80037-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A remark on nonlinear accessibility conditions and infinite prolongations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(97)00028-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Flat Motion Planning to Non-flat Systems. Experiments on Aircraft Models Using Maple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France. pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581862v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of power series solutions of systems of differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM-SIAM, Jan 2007, New Orleans, Louisiana, United States. pp.1012-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard bases of differential ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied algebra, algebraic algorithms, and error-correcting codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Tokyo, Japan. pp.304-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-54195-0_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platitude différentielle de l'équation de la chaleur bidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales d'Automatique 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Valencienne, France. pp.S3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00218320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes efficaces pour tester l'identifiabilité locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.811-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00218318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalization of flatness to nonlinear systems of partial differential equations. Application to the command of a flexible rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Control Systems 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, St Petersbourg Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00126994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation for the radical of a finitely generated differential ideal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifiabilité et identification : du Calcul Formel au Calcul Numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international symposium on Symbolic and algebraic computation 1995</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/220346.220367⟩</w:t>
+              <w:t xml:space="preserve">Journées du Programme de Recherche Automatique, Biologie et Santé : modélisation et commande de régulations biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Claude, May 1999, Paris IHP, France. pp.93-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:2000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138020v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhubaneswar Mishra</w:t>
+                <w:t xml:space="preserve">On nonlinear controllability, infinite jets and prolongations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-54522-0_106⟩</w:t>
+              <w:t xml:space="preserve">1997 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Interuniversity Attraction Pole n°2; Center for Systems Engineering and Applied Mechanics (CESAME), Jul 1997, Brussels, Belgium. pp.2716-2721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.1997.7082519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520348v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representation for the radical of a finitely generated differential ideal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international symposium on Symbolic and algebraic computation 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, France. pp.158-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/220346.220367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519138v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some theoretical problems in effective differential algebra and their relation to control theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Control Systems Design Symposium, NOLCOS’92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 1992, Bordeaux (France), France. pp.301-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Grenoble, France. pp.170-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhubaneswar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, La Nouvelle Orléans, LA, United States. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-54522-0_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversibility of rational mappings and structural identifiability in automatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '89: ACM-SIGSAM 1989 International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1989, Portland, United States. pp.43-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/74540.74547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2186,249 +2749,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and Testing Identifiability, Illustrated by a HIV model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H V J Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Virus Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat difference systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effective Methods in Algebraic Geometry MEGA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-algebraic differential Galois theory and flat systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic Methods in Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Będlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2438,111 +3001,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Bases: Relations with Standard Bases, Finiteness Conditions and Application to Tame Automorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mora, Teo; Traverso, Carlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effective Methods in Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Progress in Mathematics (94), Birkhäuser Boston, pp.379-400, 1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4612-0441-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,139 +3115,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'identification pour un système linéaire à retards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00128173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La borne de Jacobi pour une diffiété définie par un système quasi régulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2693,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00128148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2747,434 +3310,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Integrable Symmetries of Diffieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yirmeyahu Jeremy Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La captation audiovisuelle en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bézout identities and control of the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
+                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426378v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Masse</w:t>
+                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirmeyahu Jeremy Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536730v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sous-système d'un système plat de dimension différentielle 2 est plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3183,73 +3746,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3284,51 +3847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3338,105 +3901,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective formal resolution of systems of algebraic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04098759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3504,51 +4067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F992D8A5"/>
+    <w:nsid w:val="98A68E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3735,51 +4298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80145-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80037-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00028-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2000019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>