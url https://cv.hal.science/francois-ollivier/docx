--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -306,200 +306,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680676v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une généralization du critère de Boulier – Buchberger pour le calcul des ensembles caractéristiques d’idéaux différentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple and constructive proof to a generalization of Lüroth's theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Hashemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+                <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.1291-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55730/1300-0098.3158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277968v3</w:t>
+                <w:t xml:space="preserve">hal-03542508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and constructive proof to a generalization of Lüroth's theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une généralization du critère de Boulier – Buchberger pour le calcul des ensembles caractéristiques d’idéaux différentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.255-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542508v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277968v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobi's Bound</w:t>
               </w:r>
@@ -2474,200 +2474,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhubaneswar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, La Nouvelle Orléans, LA, United States. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-54522-0_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519138v1</w:t>
+                <w:t xml:space="preserve">hal-05520348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Grenoble, France. pp.170-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-54522-0_106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05520348v1</w:t>
+                <w:t xml:space="preserve">hal-05519138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversibility of rational mappings and structural identifiability in automatics</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La borne de Jacobi pour une diffiété définie par un système quasi régulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3525,246 +3525,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Masse</w:t>
+                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirmeyahu Jeremy Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536730v1</w:t>
+                <w:t xml:space="preserve">hal-01426378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
+                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426378v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sous-système d'un système plat de dimension différentielle 2 est plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sadik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3854,152 +3854,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de l'identifiabilité structurelle globale : approche théorique, méthodes effectives et bornes de complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathématiques [math]. École polytechnique X, 1990. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1990EPXX0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05586553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective formal resolution of systems of algebraic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04098759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4067,51 +4170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98A68E9A"/>
+    <w:nsid w:val="AF09FBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4298,51 +4401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80145-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80037-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00028-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2000019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80145-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80037-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00028-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2000019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EPXX0009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>