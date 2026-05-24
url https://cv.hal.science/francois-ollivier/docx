--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -251,51 +251,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yirmeyahu Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">computational and applied mathematics</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (3), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40314-024-02605-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -895,350 +895,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction to normal form of a non-normal system of differential equations. De aequationum differentialium systemate non normali ad formam normalem revocando</w:t>
+                <w:t xml:space="preserve">Looking for the order of a system of arbitrary ordinary differential equations. De investigando ordine systematis aequationum differentialium vulgarium cujuscunque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gustav Jacob Jacques Simon Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (1), pp.33-64. </w:t>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.7-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00200-009-0088-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00200-009-0087-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821064v1</w:t>
+                <w:t xml:space="preserve">hal-00820908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the order of a system of arbitrary ordinary differential equations. De investigando ordine systematis aequationum differentialium vulgarium cujuscunque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Gustav Jacob Jacques Simon Jacobi</w:t>
+                <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (1), pp.7-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00200-009-0087-3⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.73-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00200-009-0091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820908v1</w:t>
+                <w:t xml:space="preserve">hal-00820902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lazard</w:t>
+                <w:t xml:space="preserve">The reduction to normal form of a non-normal system of differential equations. De aequationum differentialium systemate non normali ad formam normalem revocando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gustav Jacob Jacques Simon Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (1), pp.73-121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.33-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00200-009-0088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00200-009-0091-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réponse négative au problème de Noether différentiel</w:t>
               </w:r>
@@ -2294,90 +2294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation for the radical of a finitely generated differential ideal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international symposium on Symbolic and algebraic computation 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, France. pp.158-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,200 +2474,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Grenoble, France. pp.170-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520348v1</w:t>
+                <w:t xml:space="preserve">hal-05519138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized standard bases with application to control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some constructions in rings of differential polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhubaneswar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, La Nouvelle Orléans, LA, United States. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-54522-0_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519138v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversibility of rational mappings and structural identifiability in automatics</w:t>
               </w:r>
@@ -3525,203 +3525,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
+                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426378v1</w:t>
+                <w:t xml:space="preserve">hal-01536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of hybrid models Illustrated by Diffedge Graphic Methodology. (Survey)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic and Apparent Singularities in Flat Differential Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirmeyahu Jeremy Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Masse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01536730v1</w:t>
+                <w:t xml:space="preserve">hal-01426378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sous-système d'un système plat de dimension différentielle 2 est plat</w:t>
               </w:r>
@@ -3782,90 +3782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,51 +4170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF09FBD1"/>
+    <w:nsid w:val="F20C7D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4401,51 +4401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80145-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80037-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00028-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2000019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EPXX0009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4309-3791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ollivier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680676v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Kaminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02605-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542508v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sadik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0098.3158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277968v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363020v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-022-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045321v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu J Kaminski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.01.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi d'Alfonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Solern&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gustav Jacob Jacques Simon Jacobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0087-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7676BB8D35B5651A309466C126E2DB17215AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0088-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30A82D61A0B245E3E1B75C0D354F8F7BC89ABEF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80145-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80037-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00028-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581862v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54195-0_60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Belghith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2000019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhubaneswar Mishra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54522-0_106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74540.74547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H V J Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0441-1_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moutaouakil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirmeyahu Jeremy Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Masse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451741v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EPXX0009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>