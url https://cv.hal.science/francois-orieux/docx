--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -567,338 +567,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mitochondrial membranes under photo-oxidative stress with high spatiotemporal resolution</w:t>
+                <w:t xml:space="preserve">Fast Grid to Grid Interpolation for Radio Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Loriette</w:t>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei G Kruglik</w:t>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susmita Sridhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hubert</w:t>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1307502⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.100767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2023.100767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346893v1</w:t>
+                <w:t xml:space="preserve">hal-04264131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Grid to Grid Interpolation for Radio Interferometric Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of mitochondrial membranes under photo-oxidative stress with high spatiotemporal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Monnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Sergei G Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tasse</w:t>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Raffin</w:t>
+                <w:t xml:space="preserve">Antoine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.100767. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1307502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2023.100767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1307502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264131v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Large 2D Convolutions on GPU Efficiently with the im2tensor Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,51 +1075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Optical Flow Processing on Embedded GPU: a Hardware-Aware Algorithm to Implementation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1577,90 +1577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast myopic 2D-SIM Super Resolution Microscopy with Joint Modulation Pattern Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (12), pp.125005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,498 +3321,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Model for Image Processing with Positivity Constraint and Spectral Density Control</w:t>
+                <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Minier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049694v1</w:t>
+                <w:t xml:space="preserve">hal-05260888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunrise Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2025, Strasbourg, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A practical HW-aware NAS flow for AI vision applications on embedded heterogeneous SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelone, Spain. pp.43-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05260888v2</w:t>
+                <w:t xml:space="preserve">hal-04869471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical HW-aware NAS flow for AI vision applications on embedded heterogeneous SoCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">A Probabilistic Model for Image Processing with Positivity Constraint and Spectral Density Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869471v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Initial Framework for Prototyping the Radio-Interferometric Imaging Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunrise Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,90 +3993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration d'architectures de réseaux de neurones pour la segmentation sémantique d'images aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4101,77 +4101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient use of an embedded heterogeneous SoC for the inference of CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,787 +4298,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Solution for Multispectral and Hyperspectral Fusion via Hessian Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Pineau</w:t>
+                <w:t xml:space="preserve">Embedded AI performances of Nvidia's Jetson Orin SoC series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abergel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing : Evolution in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280356v1</w:t>
+                <w:t xml:space="preserve">hal-04186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded AI performances of Nvidia's Jetson Orin SoC series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Exact Solution for Multispectral and Hyperspectral Fusion via Hessian Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing : Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186977v1</w:t>
+                <w:t xml:space="preserve">hal-04280356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation Rapide Sky to Sky pour l'Imagerie Radio Interférométrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">MobileFlow : modèle et mise en œuvre pour une inférence de flot optique efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Sashala Naik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696220v1</w:t>
+                <w:t xml:space="preserve">hal-03695558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MobileFlow : modèle et mise en œuvre pour une inférence de flot optique efficace</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695558v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-core multi-node parallelization of the radio interferometric imaging pipeline DDFacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sips55645.2022.9919239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Interpolation Rapide Sky to Sky pour l'Imagerie Radio Interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03725824v2</w:t>
+                <w:t xml:space="preserve">hal-03696220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficiency-driven approach for real-time optical flow processing on parallel hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Convolution Operator Using Half Precision Floating Point Numbers on GPU for Radioastronomy Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,269 +5940,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'objets astrophysiques à partir de données multispectrales floues et d'une réponse instrument non-stationnaire</w:t>
+                <w:t xml:space="preserve">Reducing Data Acquisition for Fast Structured Illumination Microscopy using Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hadj-Youcef</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Meiniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2017.7950461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596257v1</w:t>
+                <w:t xml:space="preserve">hal-01623739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Data Acquisition for Fast Structured Illumination Microscopy using Compressed Sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration d'objets astrophysiques à partir de données multispectrales floues et d'une réponse instrument non-stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623739v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-unsupervised Bayesian convex image restoration with location mixture of Gaussian</w:t>
               </w:r>
@@ -6273,463 +6273,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'image par une approche bayésienne semi non supervisée et le mélange de gaussienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical sectioning with Structured Illumination Microscopy for retinal imaging: inverse problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Baena-Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637848v1</w:t>
+                <w:t xml:space="preserve">hal-02500903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration d'image par une approche bayésienne semi non supervisée et le mélange de gaussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chinchilla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596253v1</w:t>
+                <w:t xml:space="preserve">hal-01637848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sectioning with Structured Illumination Microscopy for retinal imaging: inverse problem approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accélération de la méthode de microscopie à illumination structurée à l'aide de l'acquisition comprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Meiniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500903v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de la méthode de microscopie à illumination structurée à l'aide de l'acquisition comprimée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loriette</w:t>
+                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Hadj-Youcef˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Orieux˚</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637851v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient scan Gibbs sampler: An efficient high-dimensional sampler application in inverse problems</w:t>
               </w:r>
@@ -6996,51 +6996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Singapour, Singapore</w:t>
@@ -7063,131 +7063,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution with gaussian blur parameter and hyperparameters estimation</w:t>
+                <w:t xml:space="preserve">Instrument parameter estimation in bayesian convex deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, TX, United States. pp.1350 - 1353, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.1161 - 1164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546590v1</w:t>
+                <w:t xml:space="preserve">hal-00546604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage de champs gaussiens de grande dimension</w:t>
               </w:r>
@@ -7262,352 +7262,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrument parameter estimation in bayesian convex deconvolution</w:t>
+                <w:t xml:space="preserve">Deconvolution with gaussian blur parameter and hyperparameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.1161 - 1164, </w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, TX, United States. pp.1350 - 1353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546604v1</w:t>
+                <w:t xml:space="preserve">hal-00546590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data inversion for hyperspectral objects in astronomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution with continuous scan shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le caire, Egypt. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416573v1</w:t>
+                <w:t xml:space="preserve">hal-00416568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution with continuous scan shift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data inversion for hyperspectral objects in astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le caire, Egypt. </w:t>
+              <w:t xml:space="preserve">First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416568v1</w:t>
+                <w:t xml:space="preserve">hal-00416573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion de données pour l'imagerie spectrale sur-résolue en astronomie</w:t>
               </w:r>
@@ -7733,90 +7733,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orleans (France), France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,256 +7917,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les télélescopes SKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696638v1</w:t>
+                <w:t xml:space="preserve">hal-03825850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les télélescopes SKA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. IEEE, 2022 IEEE International Conference on Image Processing (ICIP), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825850v1</w:t>
+                <w:t xml:space="preserve">hal-04696638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow Algorithm aRchitecture co-design of SKA pipeline for Exascale Radio Astronomy</w:t>
               </w:r>
@@ -8290,51 +8290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new convolutions algorithm to leverage tensor cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,51 +9095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC77E0E3"/>
+    <w:nsid w:val="B70814AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9326,51 +9326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-orieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14442097X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3565138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03622981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3161849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Gall&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa8f5b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2510961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219950" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayasso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2189104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2162741" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001593" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Minier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715372" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lai-Tim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Galle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi-Rizk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9190681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Meiniel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2017.7950461" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01705206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chinchilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F&#233;ron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178739" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651917" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413718" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mec&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433540v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4336618421ea10bee732ff82569e8d76ef030f3;origin=https://hal.archives-ouvertes.fr/hal-04313880;visit=swh:1:snp:7605d4410eb2583b447ecfa4692f15eca000f720;anchor=swh:1:rel:77a853c06f55558632b2d9141c72809fee41b96a;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-orieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14442097X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3565138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03622981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3161849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Gall&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa8f5b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2510961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219950" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayasso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2189104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2162741" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001593" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Minier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715372" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lai-Tim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Galle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi-Rizk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9190681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Meiniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2017.7950461" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01705206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chinchilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F&#233;ron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178739" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495444" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mec&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433540v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4336618421ea10bee732ff82569e8d76ef030f3;origin=https://hal.archives-ouvertes.fr/hal-04313880;visit=swh:1:snp:7605d4410eb2583b447ecfa4692f15eca000f720;anchor=swh:1:rel:77a853c06f55558632b2d9141c72809fee41b96a;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>