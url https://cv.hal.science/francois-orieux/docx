--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2575,395 +2575,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution in map-making based on a physical instrument model and regularized inversion. Application to SPIRE/Herschel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
+                <w:t xml:space="preserve">Sampling high-dimensional Gaussian distributions for general linear inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.38. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2189104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674514v1</w:t>
+                <w:t xml:space="preserve">hal-00779449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling high-dimensional Gaussian distributions for general linear inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Estimation for Optimized Structured Illumination Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Orieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (5), pp.251. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2189104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2162741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779449v1</w:t>
+                <w:t xml:space="preserve">hal-01225862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation for Optimized Structured Illumination Microscopy</w:t>
+                <w:t xml:space="preserve">Super-resolution in map-making based on a physical instrument model and regularized inversion. Application to SPIRE/Herschel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loriette</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2162741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225862v1</w:t>
+                <w:t xml:space="preserve">hal-00674514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of regularization and point spread function parameters for Wiener-Hunt deconvolution</w:t>
               </w:r>
@@ -3321,390 +3321,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
+                <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunrise Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2025, Strasbourg, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05260888v2</w:t>
+                <w:t xml:space="preserve">hal-05216024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
+                <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunrise Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
+                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS66314.2025.11261264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216024v2</w:t>
+                <w:t xml:space="preserve">hal-05260888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical HW-aware NAS flow for AI vision applications on embedded heterogeneous SoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Barcelone, Spain. pp.43-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Model for Image Processing with Positivity Constraint and Spectral Density Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,207 +3728,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Initial Framework for Prototyping the Radio-Interferometric Imaging Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunrise Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP 2024 - Workshop on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HiPEAC, Jan 2024, Munich, Germany. pp 56-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untrained Compact Neural Network Prior for High-Dimension Multispectral and Hyperspectral Data Fusion with Spectrally Varying Blurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3938,633 +3947,633 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.676-680, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'architectures de réseaux de neurones pour la segmentation sémantique d'images aériennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient use of an embedded heterogeneous SoC for the inference of CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 26th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Durrës, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148565v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient use of an embedded heterogeneous SoC for the inference of CNNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Solution exacte pour la fusion rapide de données multispectrales et hyperspectrales avec flous non stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 26th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Durrës, Albania</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148582v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution exacte pour la fusion rapide de données multispectrales et hyperspectrales avec flous non stationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Pineau</w:t>
+                <w:t xml:space="preserve">Exploration d'architectures de réseaux de neurones pour la segmentation sémantique d'images aériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abergel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279056v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded AI performances of Nvidia's Jetson Orin SoC series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Exact Solution for Multispectral and Hyperspectral Fusion via Hessian Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing : Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186977v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Solution for Multispectral and Hyperspectral Fusion via Hessian Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Pineau</w:t>
+                <w:t xml:space="preserve">Embedded AI performances of Nvidia's Jetson Orin SoC series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abergel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing : Evolution in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280356v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobileFlow : modèle et mise en œuvre pour une inférence de flot optique efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,73 +4601,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4707,351 +4716,351 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-core multi-node parallelization of the radio interferometric imaging pipeline DDFacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sips55645.2022.9919239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation Rapide Sky to Sky pour l'Imagerie Radio Interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficiency-driven approach for real-time optical flow processing on parallel hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5060,344 +5069,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip40778.2020.9191164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières reconstructions super-résolues et sectionnées optiquement en imagerie rétinienne par illumination structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lai-Tim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Baena-Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIONC - Journées Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary hyperspectral forward model and high-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Abi-Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing 2020 (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu-Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip40778.2020.9190681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction hyperspectraleà haute résolutionà partir de mesures de spectrometrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Abi Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5426,198 +5435,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel method for structured illumination retinal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lai-Tim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Baena-Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gofas-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une reconstruction super-résolue et sectionnée optiquement pour l’imagerie rétinienne par illumination structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lai-Tim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5676,87 +5685,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Spectral Multichannel Reconstruction from few Low-Resolution Multispectral Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Hadj-Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,1082 +5783,1082 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Convolution Operator Using Half Precision Floating Point Numbers on GPU for Radioastronomy Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems (SiPS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Cap, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sips.2018.8598342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Data Acquisition for Fast Structured Illumination Microscopy using Compressed Sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration d'objets astrophysiques à partir de données multispectrales floues et d'une réponse instrument non-stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623739v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'objets astrophysiques à partir de données multispectrales floues et d'une réponse instrument non-stationnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing Data Acquisition for Fast Structured Illumination Microscopy using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Meiniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hadj-Youcef</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2017.7950461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596257v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-unsupervised Bayesian convex image restoration with location mixture of Gaussian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sectioning with Structured Illumination Microscopy for retinal imaging: inverse problem approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration d'image par une approche bayésienne semi non supervisée et le mélange de gaussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500903v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'image par une approche bayésienne semi non supervisée et le mélange de gaussienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical sectioning with Structured Illumination Microscopy for retinal imaging: inverse problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Baena-Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637848v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de la méthode de microscopie à illumination structurée à l'aide de l'acquisition comprimée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loriette</w:t>
+                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Hadj-Youcef˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Orieux˚</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637851v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Orieux˚</w:t>
+                <w:t xml:space="preserve">Accélération de la méthode de microscopie à illumination structurée à l'aide de l'acquisition comprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Meiniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596253v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient scan Gibbs sampler: An efficient high-dimensional sampler application in inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo dual-color high resolution SIM of optically thick samples with background subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6858,123 +6867,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Lenkei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic SIM for high-speed imaging and optical sectioning in living samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7033,272 +7042,272 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrument parameter estimation in bayesian convex deconvolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echantillonnage de champs gaussiens de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00546604v1</w:t>
+                <w:t xml:space="preserve">inria-00494771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage de champs gaussiens de grande dimension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrument parameter estimation in bayesian convex deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.1161 - 1164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494771v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution with gaussian blur parameter and hyperparameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7317,92 +7326,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, TX, United States. pp.1350 - 1353, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution with continuous scan shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7421,92 +7430,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le caire, Egypt. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data inversion for hyperspectral objects in astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7538,92 +7547,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion de données pour l'imagerie spectrale sur-résolue en astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7665,51 +7674,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7719,51 +7728,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7772,106 +7781,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orleans (France), France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDISO : Wideband Images Fusion for High-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7887,73 +7896,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving JWST Data Products Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Baltimore, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les télélescopes SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7982,73 +7991,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8097,217 +8106,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. IEEE, 2022 IEEE International Conference on Image Processing (ICIP), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow Algorithm aRchitecture co-design of SKA pipeline for Exascale Radio Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC High Performance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new convolutions algorithm to leverage tensor cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8316,209 +8325,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Technology Conference (GTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Silicon Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive optics flood-illumination ophthalmoscope with structured illumination capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lai-Tim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gofas-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mecê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8528,51 +8537,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Multispectral and Hyperspectral Image Fusion via Hessian Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8594,51 +8603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8648,100 +8657,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion bayésienne myope et non-supervisée pour l'imagerie sur-résolue. Application à l'instrument SPIRE de l'observatoire spatial Herschel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00433540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8751,91 +8760,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions en imagerie computationnelle et problèmes inverses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04523856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8845,189 +8854,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-MM: A Python toolbox for Quadratic Majorization-Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Abi Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a4336618421ea10bee732ff82569e8d76ef030f3;origin=https://hal.archives-ouvertes.fr/hal-04313880;visit=swh:1:snp:7605d4410eb2583b447ecfa4692f15eca000f720;anchor=swh:1:rel:77a853c06f55558632b2d9141c72809fee41b96a;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSIM : Bayesian Structured Illumination Microscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9095,51 +9104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B70814AF"/>
+    <w:nsid w:val="C07757FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9326,51 +9335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-orieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14442097X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3565138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03622981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3161849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Gall&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa8f5b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2510961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219950" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayasso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2189104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2162741" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001593" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Minier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715372" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lai-Tim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Galle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi-Rizk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9190681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Meiniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2017.7950461" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01705206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chinchilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F&#233;ron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178739" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495444" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mec&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433540v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4336618421ea10bee732ff82569e8d76ef030f3;origin=https://hal.archives-ouvertes.fr/hal-04313880;visit=swh:1:snp:7605d4410eb2583b447ecfa4692f15eca000f720;anchor=swh:1:rel:77a853c06f55558632b2d9141c72809fee41b96a;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-orieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14442097X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3565138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03622981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3161849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Gall&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa8f5b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2510961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219950" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2189104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2162741" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayasso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116817" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001593" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS66314.2025.11261264" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Minier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715372" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lai-Tim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baena-Galle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abi-Rizk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9190681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Meiniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2017.7950461" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01705206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chinchilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F&#233;ron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178739" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651917" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413718" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mec&#234;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433540v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4336618421ea10bee732ff82569e8d76ef030f3;origin=https://hal.archives-ouvertes.fr/hal-04313880;visit=swh:1:snp:7605d4410eb2583b447ecfa4692f15eca000f720;anchor=swh:1:rel:77a853c06f55558632b2d9141c72809fee41b96a;path=/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>